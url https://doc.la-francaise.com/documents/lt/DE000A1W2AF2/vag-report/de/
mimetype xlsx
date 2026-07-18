--- v0 (2026-05-18)
+++ v1 (2026-07-18)
@@ -1,98 +1,636 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\FundAdministration\La Francaise\Meldewesen\VAG-Reporting\2026-04\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\FundAdministration\La Francaise\Meldewesen\VAG-Reporting\2026-06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E68AF38-46F4-4F27-B72B-53B1B37143B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67BE68E8-99A8-4BF2-A5DA-662D9BA3B3A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="BVI-Schuldnerliste" sheetId="14" r:id="rId1"/>
+    <sheet name="BVI-Datenblatt" sheetId="11" r:id="rId1"/>
+    <sheet name="BVI-Schuldnerliste" sheetId="14" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">#N/A</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D11" i="14" l="1"/>
   <c r="D20" i="14"/>
   <c r="D19" i="14"/>
   <c r="D18" i="14"/>
   <c r="D17" i="14"/>
   <c r="D16" i="14"/>
   <c r="D15" i="14"/>
   <c r="D14" i="14"/>
   <c r="D13" i="14"/>
   <c r="D12" i="14"/>
+  <c r="E54" i="11" l="1"/>
+  <c r="E53" i="11"/>
+  <c r="E52" i="11"/>
+  <c r="E51" i="11"/>
+  <c r="E50" i="11"/>
+  <c r="E49" i="11"/>
+  <c r="E48" i="11"/>
+  <c r="E47" i="11"/>
+  <c r="E45" i="11"/>
+  <c r="E43" i="11"/>
+  <c r="E41" i="11"/>
+  <c r="E39" i="11"/>
+  <c r="E37" i="11"/>
+  <c r="E36" i="11"/>
+  <c r="E35" i="11"/>
+  <c r="E34" i="11"/>
+  <c r="E33" i="11"/>
+  <c r="E32" i="11"/>
+  <c r="E31" i="11"/>
+  <c r="E30" i="11"/>
+  <c r="E29" i="11"/>
+  <c r="E28" i="11"/>
+  <c r="E27" i="11"/>
+  <c r="E26" i="11"/>
+  <c r="E56" i="11"/>
+  <c r="E25" i="11"/>
+  <c r="D55" i="11" l="1"/>
+  <c r="D56" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Felix Ertl</author>
+  </authors>
+  <commentList>
+    <comment ref="D1" authorId="0" shapeId="0" xr:uid="{691656F5-3AF3-4AE1-B577-07DE8BE4A09C}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Zur besseren CSV-Verarbeitung wird das Wort Prozent ausgeschrieben. 
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C4" authorId="0" shapeId="0" xr:uid="{9ED48ED2-718F-4C2C-9A4A-15A71CA7D205}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Format Zahl anstatt Text
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C5" authorId="0" shapeId="0" xr:uid="{D9E9469E-C7A3-412A-AB96-329B5659A609}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Format Zahl anstatt Text
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C9" authorId="0" shapeId="0" xr:uid="{DE5A62C7-727B-4BBA-8C0B-BE34FE3C2FD9}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Inländisches Investmentvermögen=1
+EU-Investmentvermögen=2</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C10" authorId="0" shapeId="0" xr:uid="{36C469CC-6DE4-41A0-8226-2E0E24A5E5D7}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">OGAW=1
+AIF (Spezialfonds etc)=2
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C11" authorId="0" shapeId="0" xr:uid="{09D0E040-0935-4DDE-A15E-4BD66881514A}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">1=ja
+0=nein
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="C19" authorId="0" shapeId="0" xr:uid="{D27DEA92-A2E6-4E22-9514-DE0A1F623A66}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+1=ja
+0=nein</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E25" authorId="0" shapeId="0" xr:uid="{176F6CFB-6A55-4DB6-8E5E-E027583610FB}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E26" authorId="0" shapeId="0" xr:uid="{B0C7D976-EBF7-4514-928E-3E252C80BB72}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E27" authorId="0" shapeId="0" xr:uid="{14C9C18E-9B39-49C3-B496-F25D8DCACE45}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E28" authorId="0" shapeId="0" xr:uid="{F950B5BD-5024-4105-94DF-7F5BAD7A0458}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E29" authorId="0" shapeId="0" xr:uid="{A1164509-217A-4508-AFCB-EBBB413E5E43}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E30" authorId="0" shapeId="0" xr:uid="{BBE18040-4457-4F37-B7B2-08F183ED5331}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E31" authorId="0" shapeId="0" xr:uid="{A7B1DC98-3149-48ED-9B81-881B096431C6}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E32" authorId="0" shapeId="0" xr:uid="{20AF241E-C6D2-4E43-83BA-9237D1D90C37}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E33" authorId="0" shapeId="0" xr:uid="{D53F409F-1D3B-4E61-9BB9-4E6FC35534D6}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E34" authorId="0" shapeId="0" xr:uid="{F92ED7EF-851A-482D-9920-10A196AE73B3}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E35" authorId="0" shapeId="0" xr:uid="{B15115DF-E2E6-45B3-98F2-C575498B7476}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E36" authorId="0" shapeId="0" xr:uid="{F8506F63-7B3B-42AF-A528-1387D0C8B673}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E37" authorId="0" shapeId="0" xr:uid="{1BC8CFBE-7736-431B-A268-DFFB810B0065}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E39" authorId="0" shapeId="0" xr:uid="{13D6C679-F98A-452B-B36C-FCCC3C329D0E}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E41" authorId="0" shapeId="0" xr:uid="{3EC996B1-C4BE-4205-B4BF-740520D42164}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E43" authorId="0" shapeId="0" xr:uid="{0A50A814-BDE8-49BA-9B9F-F0291AF750B6}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E45" authorId="0" shapeId="0" xr:uid="{C6EA6E5D-AAAC-4BEF-8339-7249F0193141}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E47" authorId="0" shapeId="0" xr:uid="{90101BAE-37AE-409A-888F-E2ED37984C70}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E48" authorId="0" shapeId="0" xr:uid="{107ED081-CB15-45A2-ADE1-8BF2C8158BD3}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E49" authorId="0" shapeId="0" xr:uid="{7D18D895-3875-4D3C-A22B-B6C505C3BD86}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E50" authorId="0" shapeId="0" xr:uid="{0B0E6A9C-3297-417A-ACC7-F7BECE5ED18E}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E51" authorId="0" shapeId="0" xr:uid="{7C65BE56-5DD9-4291-A808-4B54E6E97072}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E52" authorId="0" shapeId="0" xr:uid="{AAC947B4-D1B2-42EC-87F6-FE44FA76F4A1}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E53" authorId="0" shapeId="0" xr:uid="{067A116F-7446-4518-B970-2F3E2DAD08B0}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E54" authorId="0" shapeId="0" xr:uid="{C66159FF-BE95-41D6-A6F0-7A15F98FE6FC}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="D55" authorId="0" shapeId="0" xr:uid="{EDFC9247-B651-433D-BE01-5065AD83A59B}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="E55" authorId="0" shapeId="0" xr:uid="{56E472A2-C571-4E85-A35F-944E6DA93026}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="D56" authorId="0" shapeId="0" xr:uid="{8B6EE605-5C7C-4E1A-B3F1-573F7AA68313}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Formel hinterlegt.
+</t>
+        </r>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
+<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>Felix Ertl</author>
     <author>Grommes, Isabell</author>
   </authors>
   <commentList>
     <comment ref="C4" authorId="0" shapeId="0" xr:uid="{137ACCB7-1AEE-465A-9522-59E8ED53CD95}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Format Zahl anstatt Text</t>
         </r>
       </text>
     </comment>
     <comment ref="C5" authorId="0" shapeId="0" xr:uid="{9AC6B4A1-C8F6-4F26-B9BF-F4B7309B5987}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
@@ -260,89 +798,480 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="135">
   <si>
     <t>Anzahl der Anteile</t>
   </si>
   <si>
     <t>Buchwert eines Anteils</t>
   </si>
   <si>
     <t>Berichtsstichtag</t>
   </si>
   <si>
+    <t>Nr. der AnlV</t>
+  </si>
+  <si>
+    <t>Rückgabefrist der Fondsanteile</t>
+  </si>
+  <si>
+    <t>Index / Benchmark I</t>
+  </si>
+  <si>
+    <t>Anteil an Immobilien</t>
+  </si>
+  <si>
+    <t>Anteil an REITs</t>
+  </si>
+  <si>
+    <t>27*</t>
+  </si>
+  <si>
+    <t>28*</t>
+  </si>
+  <si>
+    <t>32*</t>
+  </si>
+  <si>
+    <t>33*</t>
+  </si>
+  <si>
+    <t>34*</t>
+  </si>
+  <si>
+    <t>35*</t>
+  </si>
+  <si>
+    <t>36*</t>
+  </si>
+  <si>
+    <t>37*</t>
+  </si>
+  <si>
+    <t>Summe der Anteile</t>
+  </si>
+  <si>
+    <t>Anteil der Fremdwährung (Zeitwert)</t>
+  </si>
+  <si>
     <t>a</t>
   </si>
   <si>
     <t>b</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>d</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Name der Verwaltungsgesellschaft</t>
   </si>
   <si>
     <t>Sitz der Verwaltungsgesellschaft</t>
   </si>
   <si>
+    <t>Inländisches Investmentvermögen oder EU-Investmentvermögen</t>
+  </si>
+  <si>
+    <t>OGAW oder Spezialfonds</t>
+  </si>
+  <si>
+    <t>Wenn „Ja“ Erwerbsdatum</t>
+  </si>
+  <si>
+    <t>Bestand des Vorjahres</t>
+  </si>
+  <si>
+    <t>Aktueller Bestand</t>
+  </si>
+  <si>
+    <t>39*</t>
+  </si>
+  <si>
+    <t>41*</t>
+  </si>
+  <si>
+    <t>42*</t>
+  </si>
+  <si>
+    <t>43*</t>
+  </si>
+  <si>
+    <t>Index / Benchmark II, ggf. andere Maßgabe</t>
+  </si>
+  <si>
     <t xml:space="preserve">01_Zeile </t>
   </si>
   <si>
+    <t>02_Bezeichnung</t>
+  </si>
+  <si>
     <t xml:space="preserve">03_Textangabe </t>
   </si>
   <si>
+    <t>05_Zeitwert</t>
+  </si>
+  <si>
+    <t>Anteil an notierten Aktien, Genüssen u. Nachrang-Forderungen (Nr. 9 Bst. b, 12)</t>
+  </si>
+  <si>
+    <t>Anteil an nicht notierten Aktien, Genüssen u. Nachrang-Forderungen, Beteiligungen (Nr. 9 Bst. a, 13 Bst. a)</t>
+  </si>
+  <si>
+    <t>Anteil an sog geschlossenen Private-Equity-Fonds (Nr. 13 Bst. b)</t>
+  </si>
+  <si>
+    <t>Anteil an Immobilienfonds (Nr. 14 Bst. c)</t>
+  </si>
+  <si>
+    <t>Anteil der Schuldverschreibungen nach Nr. 6, 7 Bst. a, b, c und 8</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>davon:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Anteil der Schuldverschreibungen nach Nr. 7 Bst. c</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>davon:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Anteil der Schuldverschreibungen nach Nr. 8</t>
+    </r>
+  </si>
+  <si>
+    <t>Anteil der (Schuldschein-)Darlehen nach Nr. 3, 4 Bst. a und
+Forderungen nach Nr. 1 und Nr. 11</t>
+  </si>
+  <si>
+    <t>Anteil der anderen Unternehmensdarlehen nach Nr. 4 Bst. c</t>
+  </si>
+  <si>
+    <t>Anteil an Anlagen bei Kreditinstituten nach Nr. 18</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bonität der Anlagen:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Investment-Grade I (AAA bis A-)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bonität der Anlagen:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Investment-Grade II (BBB+ bis BBB-)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bonität der Anlagen:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Speculative-Grade (BB+ bis B-)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bonität der Anlagen:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Default Risk / Default (CCC bis D)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bonität der Anlagen:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Ohne Bonitätseinschätzung</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>davon:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Anteil bail-in-fähiger Schuldtitel</t>
+    </r>
+  </si>
+  <si>
+    <t>Anteil an ABS, CLN u.ä. nach Nr. 10</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>davon:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Anteil an ABS, CLN u.ä. unterhalb Investment-Grade</t>
+    </r>
+  </si>
+  <si>
+    <t>Anteil der verbleibenden, nicht in Zeile 20–26, 29-31 oder 38
+zuzuordnenden Vermögenswerte = Restwert</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>davon:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Anteil an offenen Zielfonds, die die Anforderungen nach Nr. 17 erfüllen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>davon:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Anteil an Hedgefonds- oder an Rohstoffrisiken gebundene Anlagen</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>davon:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Derivate</t>
+    </r>
+  </si>
+  <si>
+    <t>Anteil an nicht transparenten Fonds</t>
+  </si>
+  <si>
+    <t>45a</t>
+  </si>
+  <si>
     <t>Anteilswert</t>
+  </si>
+  <si>
+    <t>Marktrisikopotential</t>
+  </si>
+  <si>
+    <t>Börsennotierung? Ja / Nein</t>
+  </si>
+  <si>
+    <t>Ist die Anlage transparent? Ja / Nein</t>
+  </si>
+  <si>
+    <t>0a</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Übersteigendes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Marktrisikopotential 
+= Zeile 10 abzüglich 100%</t>
+    </r>
+  </si>
+  <si>
+    <t>Ersterwerb? Ja / Nein</t>
+  </si>
+  <si>
+    <t>19a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19b </t>
+  </si>
+  <si>
+    <t>Währung des Fonds/der Anteilscheinklasse</t>
   </si>
   <si>
     <t>04_Zeitwert</t>
   </si>
   <si>
     <t>05_LEI des Ausstellers (Schuldners)</t>
   </si>
   <si>
     <t>06_WM-Nummer des Ausstellers (Schuldners)</t>
   </si>
   <si>
     <t>07_sonstiger Identifier des Ausstellers (Schuldners)</t>
   </si>
   <si>
     <t>f</t>
   </si>
   <si>
     <t>g</t>
   </si>
   <si>
     <t>h</t>
   </si>
   <si>
     <t>i</t>
   </si>
@@ -386,196 +1315,258 @@
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Fonds/Anteilsklasse)</t>
     </r>
   </si>
   <si>
     <t>10c_andere Aussteller (Schuldner) [max. 15 Prozent des Sicherungsvermögens] nach § 4 Abs. 2 Satz 2 AnlV:
 a: Schuldverschreibungen mit besonderer Deckungsmasse ein und desselben Kreditinstituts mit Sitz in EWR/OECD
 b: Anlagen bei ein und demselben Kreditinstitut nach § 2 Abs. 1 Nr. 18 Bst. b AnlV, wenn und soweit diese Anlagen durch eine umfassende Institutsicherung oder ein Einlagensicherungssystem tatsächlich abgesichert sind
 c: Anlagen bei ein und demselben öffentlich-rechtlichen Kreditinstitut nach § 2 Abs. 1 Nr. 18 Bst. c AnlV
 d: Anlagen bei ein und der selben multilateralen Entwicklungsbank nach § 2 Abs. 1 Nr. 18 Bst. d AnlV 
 (prozent vom Wert des Fonds/Anteilsklasse)</t>
   </si>
   <si>
-    <t>30.04.2026</t>
+    <t>45b</t>
+  </si>
+  <si>
+    <t>32a*</t>
+  </si>
+  <si>
+    <t>33a*</t>
+  </si>
+  <si>
+    <t>34a*</t>
+  </si>
+  <si>
+    <t>35a*</t>
+  </si>
+  <si>
+    <t>36a*</t>
+  </si>
+  <si>
+    <t>davon bezogen auf Schuldverschreibungen gem. Zeile 26</t>
+  </si>
+  <si>
+    <t>04_prozent vom Wert der Anteilsklasse</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
   </si>
   <si>
     <t>La Française Systematic Multi Asset Allocation W</t>
   </si>
   <si>
     <t>DE000A1W2AF2</t>
   </si>
   <si>
     <t>La Francaise Systematic Asset Management GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">Neue Mainzer Straße 80 60311 Frankfurt am Main  </t>
   </si>
   <si>
+    <t>börsentäglich</t>
+  </si>
+  <si>
+    <t>EONIA + 300 bps</t>
+  </si>
+  <si>
     <t>EUR</t>
   </si>
   <si>
     <t>BNP Paribas S.A.</t>
   </si>
   <si>
     <t>R0MUWSFPU8MPRO8K5P83</t>
   </si>
   <si>
     <t>871001</t>
   </si>
   <si>
+    <t>Societe Generale Frankfurt</t>
+  </si>
+  <si>
+    <t>Givaudan SA</t>
+  </si>
+  <si>
+    <t>213800SVRMQA1TD91D41</t>
+  </si>
+  <si>
+    <t>938427</t>
+  </si>
+  <si>
     <t>Neste Oyj</t>
   </si>
   <si>
     <t>5493009GY1X8GQ66AM14</t>
   </si>
   <si>
     <t>227058</t>
   </si>
   <si>
-    <t>Halma PLC</t>
-[...14 lines deleted...]
-    <t>721285</t>
+    <t>Compass Group PLC</t>
+  </si>
+  <si>
+    <t>2138008M6MH9OZ6U2T68</t>
+  </si>
+  <si>
+    <t>881384</t>
   </si>
   <si>
     <t>Coca-Cola Europacific Partners PLC</t>
   </si>
   <si>
     <t>549300LTH67W4GWMRF57</t>
   </si>
   <si>
     <t>477462</t>
   </si>
   <si>
-    <t>Nestlé S.A.</t>
-[...23 lines deleted...]
-    <t>905218</t>
+    <t>Henkel AG &amp; Co. KGaA</t>
+  </si>
+  <si>
+    <t>549300VZCL1HTH4O4Y49</t>
+  </si>
+  <si>
+    <t>604840</t>
+  </si>
+  <si>
+    <t>SGS S.A.</t>
+  </si>
+  <si>
+    <t>2138007JNS19JHNA2336</t>
+  </si>
+  <si>
+    <t>866659</t>
+  </si>
+  <si>
+    <t>Essity AB</t>
+  </si>
+  <si>
+    <t>549300G8E6YUVJ1DA153</t>
+  </si>
+  <si>
+    <t>478592</t>
   </si>
   <si>
     <t>Klépierre S.A.</t>
   </si>
   <si>
     <t>969500PB4U31KEFHZ621</t>
   </si>
   <si>
     <t>863272</t>
   </si>
   <si>
-    <t>Swiss Prime Site AG</t>
-[...5 lines deleted...]
-    <t>927016</t>
+    <t>O2RNE8IBXP4R0TD8PU41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.000000;[Red]0.000000"/>
+  </numFmts>
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
@@ -608,105 +1599,140 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="7" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="1" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1015,711 +2041,1546 @@
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:L56"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D5" sqref="D5"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="20.7109375" customWidth="1" collapsed="1"/>
+    <col min="2" max="2" width="100.85546875" customWidth="1" collapsed="1"/>
+    <col min="3" max="3" width="40.28515625" customWidth="1" collapsed="1"/>
+    <col min="4" max="4" width="26.85546875" customWidth="1" collapsed="1"/>
+    <col min="5" max="5" width="25.7109375" customWidth="1" collapsed="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A1" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A2" s="15">
+        <v>0</v>
+      </c>
+      <c r="B2" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="40" t="s">
+        <v>98</v>
+      </c>
+      <c r="D2" s="17"/>
+      <c r="E2" s="18"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A3" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D3" s="17"/>
+      <c r="E3" s="18"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A4" s="19">
+        <v>1</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="35"/>
+      <c r="D4" s="17"/>
+      <c r="E4" s="18"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A5" s="21">
+        <v>2</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="24"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="18"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A6" s="21">
+        <v>3</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D6" s="17"/>
+      <c r="E6" s="18"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A7" s="21">
+        <v>4</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="D7" s="17"/>
+      <c r="E7" s="18"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A8" s="21">
+        <v>5</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="D8" s="17"/>
+      <c r="E8" s="18"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A9" s="21">
+        <v>6</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="16">
+        <v>1</v>
+      </c>
+      <c r="D9" s="17"/>
+      <c r="E9" s="18"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A10" s="21">
+        <v>7</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="16">
+        <v>1</v>
+      </c>
+      <c r="D10" s="17"/>
+      <c r="E10" s="18"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A11" s="21">
+        <v>8</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="16">
+        <v>0</v>
+      </c>
+      <c r="D11" s="17"/>
+      <c r="E11" s="18"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="21">
+        <v>9</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>103</v>
+      </c>
+      <c r="D12" s="17"/>
+      <c r="E12" s="18"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="21">
+        <v>10</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C13" s="22"/>
+      <c r="D13" s="23">
+        <v>100</v>
+      </c>
+      <c r="E13" s="18"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A14" s="21">
+        <v>11</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="D14" s="23"/>
+      <c r="E14" s="18"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="21">
+        <v>12</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="16"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="18"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="21">
+        <v>13</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C16" s="16">
+        <v>15</v>
+      </c>
+      <c r="D16" s="17"/>
+      <c r="E16" s="18"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A17" s="21">
+        <v>14</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="20"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="18"/>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A18" s="21">
+        <v>15</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C18" s="20"/>
+      <c r="D18" s="17"/>
+      <c r="E18" s="18"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A19" s="21">
+        <v>16</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="16">
+        <v>1</v>
+      </c>
+      <c r="D19" s="17"/>
+      <c r="E19" s="18"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A20" s="21">
+        <v>17</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="22"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="18"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A21" s="21">
+        <v>18</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="22"/>
+      <c r="D21" s="24"/>
+      <c r="E21" s="18"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A22" s="21">
+        <v>19</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="22"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="25">
+        <v>97.51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="16" t="s">
+        <v>105</v>
+      </c>
+      <c r="D23" s="17"/>
+      <c r="E23" s="32"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="22"/>
+      <c r="D24" s="33">
+        <v>19.29</v>
+      </c>
+      <c r="E24" s="32"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A25" s="21">
+        <v>20</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="22"/>
+      <c r="D25" s="23">
+        <v>21.63</v>
+      </c>
+      <c r="E25" s="18" t="str">
+        <f>IF($C$4&gt;0,PRODUCT($C$4,$E$22,D25/100),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A26" s="21">
+        <v>21</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="22"/>
+      <c r="D26" s="23">
+        <v>0.01</v>
+      </c>
+      <c r="E26" s="18" t="str">
+        <f t="shared" ref="E26:E54" si="0">IF($C$4&gt;0,PRODUCT($C$4,$E$22,D26/100),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A27" s="21">
+        <v>22</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" s="22"/>
+      <c r="D27" s="23">
+        <v>0</v>
+      </c>
+      <c r="E27" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A28" s="21">
+        <v>23</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" s="22"/>
+      <c r="D28" s="23">
+        <v>0</v>
+      </c>
+      <c r="E28" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="L28" s="34"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A29" s="21">
+        <v>24</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="22"/>
+      <c r="D29" s="23">
+        <v>0.66</v>
+      </c>
+      <c r="E29" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A30" s="21">
+        <v>25</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="22"/>
+      <c r="D30" s="23">
+        <v>0</v>
+      </c>
+      <c r="E30" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A31" s="21">
+        <v>26</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="22"/>
+      <c r="D31" s="23">
+        <v>0</v>
+      </c>
+      <c r="E31" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C32" s="22"/>
+      <c r="D32" s="23">
+        <v>0</v>
+      </c>
+      <c r="E32" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="22"/>
+      <c r="D33" s="23">
+        <v>0</v>
+      </c>
+      <c r="E33" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="21">
+        <v>29</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="22"/>
+      <c r="D34" s="23">
+        <v>0</v>
+      </c>
+      <c r="E34" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A35" s="21">
+        <v>30</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" s="22"/>
+      <c r="D35" s="23">
+        <v>0</v>
+      </c>
+      <c r="E35" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A36" s="21">
+        <v>31</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="22"/>
+      <c r="D36" s="23">
+        <v>10.82</v>
+      </c>
+      <c r="E36" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37" s="22"/>
+      <c r="D37" s="23">
+        <v>0</v>
+      </c>
+      <c r="E37" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="B38" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="22"/>
+      <c r="D38" s="23">
+        <v>0</v>
+      </c>
+      <c r="E38" s="18"/>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A39" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="22"/>
+      <c r="D39" s="23">
+        <v>0</v>
+      </c>
+      <c r="E39" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A40" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B40" s="38" t="s">
+        <v>96</v>
+      </c>
+      <c r="C40" s="22"/>
+      <c r="D40" s="23">
+        <v>0</v>
+      </c>
+      <c r="E40" s="18"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A41" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C41" s="22"/>
+      <c r="D41" s="23">
+        <v>0</v>
+      </c>
+      <c r="E41" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A42" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="C42" s="22"/>
+      <c r="D42" s="23">
+        <v>0</v>
+      </c>
+      <c r="E42" s="18"/>
+    </row>
+    <row r="43" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43" s="22"/>
+      <c r="D43" s="23">
+        <v>0</v>
+      </c>
+      <c r="E43" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B44" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="22"/>
+      <c r="D44" s="23">
+        <v>0</v>
+      </c>
+      <c r="E44" s="18"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A45" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C45" s="22"/>
+      <c r="D45" s="23">
+        <v>0</v>
+      </c>
+      <c r="E45" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A46" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="C46" s="22"/>
+      <c r="D46" s="23">
+        <v>0</v>
+      </c>
+      <c r="E46" s="18"/>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A47" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="C47" s="22"/>
+      <c r="D47" s="23">
+        <v>0</v>
+      </c>
+      <c r="E47" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A48" s="21">
+        <v>38</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C48" s="22"/>
+      <c r="D48" s="23">
+        <v>0</v>
+      </c>
+      <c r="E48" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A49" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C49" s="22"/>
+      <c r="D49" s="23">
+        <v>0</v>
+      </c>
+      <c r="E49" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A50" s="21">
+        <v>40</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C50" s="22"/>
+      <c r="D50" s="23">
+        <v>0.31</v>
+      </c>
+      <c r="E50" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A51" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C51" s="22"/>
+      <c r="D51" s="23">
+        <v>0</v>
+      </c>
+      <c r="E51" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A52" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C52" s="22"/>
+      <c r="D52" s="23">
+        <v>0</v>
+      </c>
+      <c r="E52" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A53" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C53" s="22"/>
+      <c r="D53" s="23">
+        <v>0.12</v>
+      </c>
+      <c r="E53" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A54" s="21">
+        <v>44</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C54" s="22"/>
+      <c r="D54" s="23">
+        <v>66.569999999999993</v>
+      </c>
+      <c r="E54" s="18" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A55" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="22"/>
+      <c r="D55" s="27">
+        <f>SUM(D25:D31,D34:D36,D48,D50,D54)</f>
+        <v>100</v>
+      </c>
+      <c r="E55" s="18"/>
+    </row>
+    <row r="56" spans="1:5" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A56" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" s="22"/>
+      <c r="D56" s="28">
+        <f>IF(D13&gt;0,D13-100,"")</f>
+        <v>0</v>
+      </c>
+      <c r="E56" s="18" t="str">
+        <f t="shared" ref="E56" si="1">IF($C$4&gt;0,PRODUCT($C$4,$E$22,D56/100),"")</f>
+        <v/>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:E1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="33" fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;R_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;KFF8C00 Classification : Confidential</oddFooter>
+  </headerFooter>
+  <legacyDrawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20246482-765D-4455-8789-8C055DECB832}">
   <dimension ref="A1:L20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="62" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="30.28515625" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="37" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="29.5703125" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="32.5703125" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="38.140625" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="47.28515625" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="77.7109375" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="45.42578125" customWidth="1" collapsed="1"/>
     <col min="11" max="11" width="35.140625" customWidth="1" collapsed="1"/>
     <col min="12" max="12" width="61.5703125" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="190.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="10" t="s">
+      <c r="A1" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A2" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="16" t="s">
+        <v>98</v>
+      </c>
+      <c r="D2" s="18"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A3" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="C3" s="16" t="s">
+        <v>99</v>
+      </c>
+      <c r="D3" s="18"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A4" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="24"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A5" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="24"/>
+      <c r="D5" s="18"/>
+      <c r="E5" s="4"/>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A6" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="D6" s="18"/>
+      <c r="E6" s="4"/>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="D7" s="18"/>
+      <c r="E7" s="4"/>
+      <c r="F7" s="4"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="4"/>
+      <c r="I7" s="4"/>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A8" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...92 lines deleted...]
-      <c r="B5" s="4" t="s">
+      <c r="C8" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="D8" s="18"/>
+      <c r="E8" s="4"/>
+      <c r="F8" s="4"/>
+      <c r="G8" s="4"/>
+      <c r="H8" s="4"/>
+      <c r="I8" s="4"/>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="4"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C9" s="22"/>
+      <c r="D9" s="25">
+        <v>97.51</v>
+      </c>
+      <c r="E9" s="4"/>
+      <c r="F9" s="4"/>
+      <c r="G9" s="4"/>
+      <c r="H9" s="4"/>
+      <c r="I9" s="4"/>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="D10" s="17"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A11" s="30">
         <v>1</v>
       </c>
-      <c r="C5" s="15"/>
-[...118 lines deleted...]
-      <c r="D11" s="21" t="str">
+      <c r="B11" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="C11" s="22"/>
+      <c r="D11" s="37" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$C$5,H11/100),"")</f>
         <v/>
       </c>
-      <c r="E11" s="20" t="s">
-[...18 lines deleted...]
-      <c r="L11" s="8">
+      <c r="E11" s="36" t="s">
+        <v>107</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="G11" s="12"/>
+      <c r="H11" s="12">
+        <v>8.9096804230335387</v>
+      </c>
+      <c r="I11" s="12">
+        <v>0</v>
+      </c>
+      <c r="J11" s="12">
+        <v>0</v>
+      </c>
+      <c r="K11" s="12">
+        <v>8.9096804230335387</v>
+      </c>
+      <c r="L11" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A12" s="18">
+      <c r="A12" s="30">
         <v>2</v>
       </c>
-      <c r="B12" s="9" t="s">
-[...3 lines deleted...]
-      <c r="D12" s="21" t="str">
+      <c r="B12" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" s="22"/>
+      <c r="D12" s="37" t="str">
         <f t="shared" ref="D12:D20" si="0">IF($C$4&gt;0,PRODUCT($C$4,$C$5,H12/100),"")</f>
         <v/>
       </c>
-      <c r="E12" s="20" t="s">
-[...18 lines deleted...]
-      <c r="L12" s="8">
+      <c r="E12" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="F12" s="12">
+        <v>873403</v>
+      </c>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12">
+        <v>1.9113028015105167</v>
+      </c>
+      <c r="I12" s="12">
+        <v>0</v>
+      </c>
+      <c r="J12" s="12">
+        <v>0</v>
+      </c>
+      <c r="K12" s="12">
+        <v>1.9113028015105167</v>
+      </c>
+      <c r="L12" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A13" s="18">
+      <c r="A13" s="30">
         <v>3</v>
       </c>
-      <c r="B13" s="9" t="s">
-[...3 lines deleted...]
-      <c r="D13" s="21" t="str">
+      <c r="B13" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="C13" s="22"/>
+      <c r="D13" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E13" s="20" t="s">
-[...18 lines deleted...]
-      <c r="L13" s="8">
+      <c r="E13" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12">
+        <v>0.53080557531596106</v>
+      </c>
+      <c r="I13" s="12">
+        <v>0</v>
+      </c>
+      <c r="J13" s="12">
+        <v>0.53080557531596106</v>
+      </c>
+      <c r="K13" s="12">
+        <v>0</v>
+      </c>
+      <c r="L13" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A14" s="18">
+      <c r="A14" s="30">
         <v>4</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...3 lines deleted...]
-      <c r="D14" s="21" t="str">
+      <c r="B14" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="C14" s="22"/>
+      <c r="D14" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E14" s="20" t="s">
-[...18 lines deleted...]
-      <c r="L14" s="8">
+      <c r="E14" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12">
+        <v>0.50403789276192834</v>
+      </c>
+      <c r="I14" s="12">
+        <v>0</v>
+      </c>
+      <c r="J14" s="12">
+        <v>0.50403789276192834</v>
+      </c>
+      <c r="K14" s="12">
+        <v>0</v>
+      </c>
+      <c r="L14" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A15" s="18">
+      <c r="A15" s="30">
         <v>5</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...3 lines deleted...]
-      <c r="D15" s="21" t="str">
+      <c r="B15" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="C15" s="22"/>
+      <c r="D15" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E15" s="20" t="s">
-[...18 lines deleted...]
-      <c r="L15" s="8">
+      <c r="E15" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="G15" s="12"/>
+      <c r="H15" s="12">
+        <v>0.49334470699455862</v>
+      </c>
+      <c r="I15" s="12">
+        <v>0</v>
+      </c>
+      <c r="J15" s="12">
+        <v>0.49334470699455862</v>
+      </c>
+      <c r="K15" s="12">
+        <v>0</v>
+      </c>
+      <c r="L15" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A16" s="18">
+      <c r="A16" s="30">
         <v>6</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...3 lines deleted...]
-      <c r="D16" s="21" t="str">
+      <c r="B16" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="C16" s="22"/>
+      <c r="D16" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E16" s="20" t="s">
-[...18 lines deleted...]
-      <c r="L16" s="8">
+      <c r="E16" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="F16" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12">
+        <v>0.48980345716250762</v>
+      </c>
+      <c r="I16" s="12">
+        <v>0</v>
+      </c>
+      <c r="J16" s="12">
+        <v>0.48980345716250762</v>
+      </c>
+      <c r="K16" s="12">
+        <v>0</v>
+      </c>
+      <c r="L16" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A17" s="18">
+      <c r="A17" s="30">
         <v>7</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...3 lines deleted...]
-      <c r="D17" s="21" t="str">
+      <c r="B17" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="C17" s="22"/>
+      <c r="D17" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E17" s="20" t="s">
-[...18 lines deleted...]
-      <c r="L17" s="8">
+      <c r="E17" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="G17" s="12"/>
+      <c r="H17" s="12">
+        <v>0.48813698665330713</v>
+      </c>
+      <c r="I17" s="12">
+        <v>0</v>
+      </c>
+      <c r="J17" s="12">
+        <v>0.48813698665330713</v>
+      </c>
+      <c r="K17" s="12">
+        <v>0</v>
+      </c>
+      <c r="L17" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A18" s="18">
+      <c r="A18" s="30">
         <v>8</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...3 lines deleted...]
-      <c r="D18" s="21" t="str">
+      <c r="B18" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="C18" s="22"/>
+      <c r="D18" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E18" s="20" t="s">
-[...18 lines deleted...]
-      <c r="L18" s="8">
+      <c r="E18" s="36" t="s">
+        <v>126</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12">
+        <v>0.47817288173371258</v>
+      </c>
+      <c r="I18" s="12">
+        <v>0</v>
+      </c>
+      <c r="J18" s="12">
+        <v>0.47817288173371258</v>
+      </c>
+      <c r="K18" s="12">
+        <v>0</v>
+      </c>
+      <c r="L18" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A19" s="18">
+      <c r="A19" s="30">
         <v>9</v>
       </c>
-      <c r="B19" s="7" t="s">
-[...3 lines deleted...]
-      <c r="D19" s="21" t="str">
+      <c r="B19" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="C19" s="22"/>
+      <c r="D19" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E19" s="20" t="s">
-[...18 lines deleted...]
-      <c r="L19" s="8">
+      <c r="E19" s="36" t="s">
+        <v>129</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="G19" s="12"/>
+      <c r="H19" s="12">
+        <v>0.47643697495329546</v>
+      </c>
+      <c r="I19" s="12">
+        <v>0</v>
+      </c>
+      <c r="J19" s="12">
+        <v>0.47643697495329546</v>
+      </c>
+      <c r="K19" s="12">
+        <v>0</v>
+      </c>
+      <c r="L19" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A20" s="18">
+      <c r="A20" s="30">
         <v>10</v>
       </c>
-      <c r="B20" s="7" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="21" t="str">
+      <c r="B20" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="C20" s="22"/>
+      <c r="D20" s="37" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E20" s="20" t="s">
-[...18 lines deleted...]
-      <c r="L20" s="8">
+      <c r="E20" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="G20" s="12"/>
+      <c r="H20" s="12">
+        <v>0.47359008783341128</v>
+      </c>
+      <c r="I20" s="12">
+        <v>0</v>
+      </c>
+      <c r="J20" s="12">
+        <v>0.47359008783341128</v>
+      </c>
+      <c r="K20" s="12">
+        <v>0</v>
+      </c>
+      <c r="L20" s="12">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;KFF8C00 Classification : Confidential</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>BVI-Datenblatt</vt:lpstr>
       <vt:lpstr>BVI-Schuldnerliste</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BVI</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vorschlag</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_SetDate">
     <vt:lpwstr>2022-05-04T08:35:31Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_Name">
     <vt:lpwstr>511d2ef4-471a-450b-b804-da016b8121de</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_SiteId">
     <vt:lpwstr>a1eacbd5-fb0e-46f1-81e3-4965ea8e45bb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_ActionId">
     <vt:lpwstr>7736cded-10bf-48be-af80-da406f20d31b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_SetDate">
-    <vt:lpwstr>2026-05-08T10:03:30Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-07T08:26:36Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_Name">
     <vt:lpwstr>Intra and extragroup use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_SiteId">
     <vt:lpwstr>614f9c25-bffa-42c7-86d8-964101f55fa2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_ActionId">
-    <vt:lpwstr>a81ac95e-acaa-49eb-a383-57b04d7d4594</vt:lpwstr>
+    <vt:lpwstr>894eab59-d626-41d0-89d1-0dd35d154b8b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>