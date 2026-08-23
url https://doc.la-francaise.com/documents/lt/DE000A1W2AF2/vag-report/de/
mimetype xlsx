--- v1 (2026-07-18)
+++ v2 (2026-08-23)
@@ -1,633 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\FundAdministration\La Francaise\Meldewesen\VAG-Reporting\2026-06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\FundAdministration\La Francaise\Meldewesen\VAG-Reporting\2026-07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67BE68E8-99A8-4BF2-A5DA-662D9BA3B3A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B68AAD18-9335-48BA-880D-CB285C972F6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="BVI-Datenblatt" sheetId="11" r:id="rId1"/>
-    <sheet name="BVI-Schuldnerliste" sheetId="14" r:id="rId2"/>
+    <sheet name="BVI-Schuldnerliste" sheetId="14" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D11" i="14" l="1"/>
   <c r="D20" i="14"/>
   <c r="D19" i="14"/>
   <c r="D18" i="14"/>
   <c r="D17" i="14"/>
   <c r="D16" i="14"/>
   <c r="D15" i="14"/>
   <c r="D14" i="14"/>
   <c r="D13" i="14"/>
   <c r="D12" i="14"/>
-  <c r="E54" i="11" l="1"/>
-[...26 lines deleted...]
-  <c r="D56" i="11"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
-[...502 lines deleted...]
-<file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Felix Ertl</author>
     <author>Grommes, Isabell</author>
   </authors>
   <commentList>
     <comment ref="C4" authorId="0" shapeId="0" xr:uid="{137ACCB7-1AEE-465A-9522-59E8ED53CD95}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Format Zahl anstatt Text</t>
         </r>
       </text>
     </comment>
     <comment ref="C5" authorId="0" shapeId="0" xr:uid="{9AC6B4A1-C8F6-4F26-B9BF-F4B7309B5987}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
@@ -798,480 +260,89 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve"> </t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
   <si>
     <t>Anzahl der Anteile</t>
   </si>
   <si>
     <t>Buchwert eines Anteils</t>
   </si>
   <si>
     <t>Berichtsstichtag</t>
   </si>
   <si>
-    <t>Nr. der AnlV</t>
-[...43 lines deleted...]
-  <si>
     <t>a</t>
   </si>
   <si>
     <t>b</t>
   </si>
   <si>
     <t>c</t>
   </si>
   <si>
     <t>d</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Name der Verwaltungsgesellschaft</t>
   </si>
   <si>
     <t>Sitz der Verwaltungsgesellschaft</t>
   </si>
   <si>
-    <t>Inländisches Investmentvermögen oder EU-Investmentvermögen</t>
-[...28 lines deleted...]
-  <si>
     <t xml:space="preserve">01_Zeile </t>
   </si>
   <si>
-    <t>02_Bezeichnung</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">03_Textangabe </t>
   </si>
   <si>
-    <t>05_Zeitwert</t>
-[...267 lines deleted...]
-  <si>
     <t>Anteilswert</t>
-  </si>
-[...42 lines deleted...]
-    <t>Währung des Fonds/der Anteilscheinklasse</t>
   </si>
   <si>
     <t>04_Zeitwert</t>
   </si>
   <si>
     <t>05_LEI des Ausstellers (Schuldners)</t>
   </si>
   <si>
     <t>06_WM-Nummer des Ausstellers (Schuldners)</t>
   </si>
   <si>
     <t>07_sonstiger Identifier des Ausstellers (Schuldners)</t>
   </si>
   <si>
     <t>f</t>
   </si>
   <si>
     <t>g</t>
   </si>
   <si>
     <t>h</t>
   </si>
   <si>
     <t>i</t>
   </si>
@@ -1315,258 +386,196 @@
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Fonds/Anteilsklasse)</t>
     </r>
   </si>
   <si>
     <t>10c_andere Aussteller (Schuldner) [max. 15 Prozent des Sicherungsvermögens] nach § 4 Abs. 2 Satz 2 AnlV:
 a: Schuldverschreibungen mit besonderer Deckungsmasse ein und desselben Kreditinstituts mit Sitz in EWR/OECD
 b: Anlagen bei ein und demselben Kreditinstitut nach § 2 Abs. 1 Nr. 18 Bst. b AnlV, wenn und soweit diese Anlagen durch eine umfassende Institutsicherung oder ein Einlagensicherungssystem tatsächlich abgesichert sind
 c: Anlagen bei ein und demselben öffentlich-rechtlichen Kreditinstitut nach § 2 Abs. 1 Nr. 18 Bst. c AnlV
 d: Anlagen bei ein und der selben multilateralen Entwicklungsbank nach § 2 Abs. 1 Nr. 18 Bst. d AnlV 
 (prozent vom Wert des Fonds/Anteilsklasse)</t>
   </si>
   <si>
-    <t>45b</t>
-[...23 lines deleted...]
-    <t>30.06.2026</t>
+    <t>31.07.2026</t>
   </si>
   <si>
     <t>La Française Systematic Multi Asset Allocation W</t>
   </si>
   <si>
     <t>DE000A1W2AF2</t>
   </si>
   <si>
     <t>La Francaise Systematic Asset Management GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">Neue Mainzer Straße 80 60311 Frankfurt am Main  </t>
   </si>
   <si>
-    <t>börsentäglich</t>
-[...4 lines deleted...]
-  <si>
     <t>EUR</t>
   </si>
   <si>
     <t>BNP Paribas S.A.</t>
   </si>
   <si>
     <t>R0MUWSFPU8MPRO8K5P83</t>
   </si>
   <si>
     <t>871001</t>
   </si>
   <si>
-    <t>Societe Generale Frankfurt</t>
-[...8 lines deleted...]
-    <t>938427</t>
+    <t>Société Générale S.A.</t>
+  </si>
+  <si>
+    <t>O2RNE8IBXP4R0TD8PU41</t>
+  </si>
+  <si>
+    <t>873403</t>
   </si>
   <si>
     <t>Neste Oyj</t>
   </si>
   <si>
     <t>5493009GY1X8GQ66AM14</t>
   </si>
   <si>
     <t>227058</t>
   </si>
   <si>
-    <t>Compass Group PLC</t>
-[...43 lines deleted...]
-  <si>
     <t>Klépierre S.A.</t>
   </si>
   <si>
     <t>969500PB4U31KEFHZ621</t>
   </si>
   <si>
     <t>863272</t>
   </si>
   <si>
-    <t>O2RNE8IBXP4R0TD8PU41</t>
+    <t>Crédit Agricole S.A.</t>
+  </si>
+  <si>
+    <t>969500TJ5KRTCJQWXH05</t>
+  </si>
+  <si>
+    <t>460989</t>
+  </si>
+  <si>
+    <t>Gjensidige Forsikring ASA</t>
+  </si>
+  <si>
+    <t>5967007LIEEXZX6FAO47</t>
+  </si>
+  <si>
+    <t>721285</t>
+  </si>
+  <si>
+    <t>Orange S.A.</t>
+  </si>
+  <si>
+    <t>969500MCOONR8990S771</t>
+  </si>
+  <si>
+    <t>405705</t>
+  </si>
+  <si>
+    <t>Tesco PLC</t>
+  </si>
+  <si>
+    <t>2138002P5RNKC5W2JZ46</t>
+  </si>
+  <si>
+    <t>852647</t>
+  </si>
+  <si>
+    <t>Logitech International S.A.</t>
+  </si>
+  <si>
+    <t>549300SN6PRK6IJJC215</t>
+  </si>
+  <si>
+    <t>875377</t>
+  </si>
+  <si>
+    <t>Sampo OYJ</t>
+  </si>
+  <si>
+    <t>743700UF3RL386WIDA22</t>
+  </si>
+  <si>
+    <t>875213</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...10 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Segoe UI"/>
-      <family val="2"/>
-[...12 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
@@ -1599,140 +608,105 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="1" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="7" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2041,1546 +1015,711 @@
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...828 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20246482-765D-4455-8789-8C055DECB832}">
   <dimension ref="A1:L20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="D29" sqref="D29"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" bestFit="1" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="62" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="30.28515625" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="37" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="29.5703125" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="32.5703125" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="38.140625" customWidth="1" collapsed="1"/>
     <col min="8" max="8" width="47.28515625" customWidth="1" collapsed="1"/>
     <col min="9" max="9" width="77.7109375" customWidth="1" collapsed="1"/>
     <col min="10" max="10" width="45.42578125" customWidth="1" collapsed="1"/>
     <col min="11" max="11" width="35.140625" customWidth="1" collapsed="1"/>
     <col min="12" max="12" width="61.5703125" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="190.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="3" t="s">
+      <c r="A1" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A2" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2" s="13"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A3" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" s="13"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A4" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="15"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="15"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A6" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A7" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="13"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A8" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="13"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A9" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="14"/>
+      <c r="D9" s="16">
+        <v>96.48</v>
+      </c>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A10" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="19" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="14" t="s">
-[...95 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="D10" s="12"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A11" s="18">
         <v>1</v>
       </c>
-      <c r="C5" s="24"/>
-[...118 lines deleted...]
-      <c r="D11" s="37" t="str">
+      <c r="B11" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="14"/>
+      <c r="D11" s="21" t="str">
         <f>IF($C$4&gt;0,PRODUCT($C$4,$C$5,H11/100),"")</f>
         <v/>
       </c>
-      <c r="E11" s="36" t="s">
-[...18 lines deleted...]
-      <c r="L11" s="12">
+      <c r="E11" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8">
+        <v>8.790684014606402</v>
+      </c>
+      <c r="I11" s="8">
+        <v>0</v>
+      </c>
+      <c r="J11" s="8">
+        <v>0</v>
+      </c>
+      <c r="K11" s="8">
+        <v>8.790684014606402</v>
+      </c>
+      <c r="L11" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A12" s="30">
+      <c r="A12" s="18">
         <v>2</v>
       </c>
-      <c r="B12" s="13" t="s">
-[...3 lines deleted...]
-      <c r="D12" s="37" t="str">
+      <c r="B12" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="14"/>
+      <c r="D12" s="21" t="str">
         <f t="shared" ref="D12:D20" si="0">IF($C$4&gt;0,PRODUCT($C$4,$C$5,H12/100),"")</f>
         <v/>
       </c>
-      <c r="E12" s="36" t="s">
-[...18 lines deleted...]
-      <c r="L12" s="12">
+      <c r="E12" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8">
+        <v>2.199311364313401</v>
+      </c>
+      <c r="I12" s="8">
+        <v>0</v>
+      </c>
+      <c r="J12" s="8">
+        <v>0</v>
+      </c>
+      <c r="K12" s="8">
+        <v>2.199311364313401</v>
+      </c>
+      <c r="L12" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A13" s="30">
+      <c r="A13" s="18">
         <v>3</v>
       </c>
-      <c r="B13" s="13" t="s">
-[...3 lines deleted...]
-      <c r="D13" s="37" t="str">
+      <c r="B13" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="14"/>
+      <c r="D13" s="21" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E13" s="36" t="s">
-[...18 lines deleted...]
-      <c r="L13" s="12">
+      <c r="E13" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8">
+        <v>0.50656442512113231</v>
+      </c>
+      <c r="I13" s="8">
+        <v>0</v>
+      </c>
+      <c r="J13" s="8">
+        <v>0.50656442512113231</v>
+      </c>
+      <c r="K13" s="8">
+        <v>0</v>
+      </c>
+      <c r="L13" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A14" s="30">
+      <c r="A14" s="18">
         <v>4</v>
       </c>
-      <c r="B14" s="11" t="s">
-[...3 lines deleted...]
-      <c r="D14" s="37" t="str">
+      <c r="B14" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="14"/>
+      <c r="D14" s="21" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E14" s="36" t="s">
-[...18 lines deleted...]
-      <c r="L14" s="12">
+      <c r="E14" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="G14" s="8"/>
+      <c r="H14" s="8">
+        <v>0.50228369783258353</v>
+      </c>
+      <c r="I14" s="8">
+        <v>0</v>
+      </c>
+      <c r="J14" s="8">
+        <v>0.50228369783258353</v>
+      </c>
+      <c r="K14" s="8">
+        <v>0</v>
+      </c>
+      <c r="L14" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A15" s="30">
+      <c r="A15" s="18">
         <v>5</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...3 lines deleted...]
-      <c r="D15" s="37" t="str">
+      <c r="B15" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="14"/>
+      <c r="D15" s="21" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E15" s="36" t="s">
-[...18 lines deleted...]
-      <c r="L15" s="12">
+      <c r="E15" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="8"/>
+      <c r="H15" s="8">
+        <v>0.50021351004549852</v>
+      </c>
+      <c r="I15" s="8">
+        <v>0</v>
+      </c>
+      <c r="J15" s="8">
+        <v>0.50021351004549852</v>
+      </c>
+      <c r="K15" s="8">
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A16" s="30">
+      <c r="A16" s="18">
         <v>6</v>
       </c>
-      <c r="B16" s="11" t="s">
-[...3 lines deleted...]
-      <c r="D16" s="37" t="str">
+      <c r="B16" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="14"/>
+      <c r="D16" s="21" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E16" s="36" t="s">
-[...18 lines deleted...]
-      <c r="L16" s="12">
+      <c r="E16" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="F16" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8">
+        <v>0.48245901817659964</v>
+      </c>
+      <c r="I16" s="8">
+        <v>0</v>
+      </c>
+      <c r="J16" s="8">
+        <v>0.48245901817659964</v>
+      </c>
+      <c r="K16" s="8">
+        <v>0</v>
+      </c>
+      <c r="L16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A17" s="30">
+      <c r="A17" s="18">
         <v>7</v>
       </c>
-      <c r="B17" s="11" t="s">
-[...3 lines deleted...]
-      <c r="D17" s="37" t="str">
+      <c r="B17" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="14"/>
+      <c r="D17" s="21" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E17" s="36" t="s">
-[...18 lines deleted...]
-      <c r="L17" s="12">
+      <c r="E17" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G17" s="8"/>
+      <c r="H17" s="8">
+        <v>0.47666950995848045</v>
+      </c>
+      <c r="I17" s="8">
+        <v>0</v>
+      </c>
+      <c r="J17" s="8">
+        <v>0.47666950995848045</v>
+      </c>
+      <c r="K17" s="8">
+        <v>0</v>
+      </c>
+      <c r="L17" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A18" s="30">
+      <c r="A18" s="18">
         <v>8</v>
       </c>
-      <c r="B18" s="11" t="s">
-[...3 lines deleted...]
-      <c r="D18" s="37" t="str">
+      <c r="B18" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="14"/>
+      <c r="D18" s="21" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E18" s="36" t="s">
-[...18 lines deleted...]
-      <c r="L18" s="12">
+      <c r="E18" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="G18" s="8"/>
+      <c r="H18" s="8">
+        <v>0.47558178417204594</v>
+      </c>
+      <c r="I18" s="8">
+        <v>0</v>
+      </c>
+      <c r="J18" s="8">
+        <v>0.47558178417204594</v>
+      </c>
+      <c r="K18" s="8">
+        <v>0</v>
+      </c>
+      <c r="L18" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A19" s="30">
+      <c r="A19" s="18">
         <v>9</v>
       </c>
-      <c r="B19" s="11" t="s">
-[...3 lines deleted...]
-      <c r="D19" s="37" t="str">
+      <c r="B19" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="14"/>
+      <c r="D19" s="21" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E19" s="36" t="s">
-[...18 lines deleted...]
-      <c r="L19" s="12">
+      <c r="E19" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8">
+        <v>0.4711957930977132</v>
+      </c>
+      <c r="I19" s="8">
+        <v>0</v>
+      </c>
+      <c r="J19" s="8">
+        <v>0.4711957930977132</v>
+      </c>
+      <c r="K19" s="8">
+        <v>0</v>
+      </c>
+      <c r="L19" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A20" s="30">
+      <c r="A20" s="18">
         <v>10</v>
       </c>
-      <c r="B20" s="11" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="37" t="str">
+      <c r="B20" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="14"/>
+      <c r="D20" s="21" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="E20" s="36" t="s">
-[...18 lines deleted...]
-      <c r="L20" s="12">
+      <c r="E20" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G20" s="8"/>
+      <c r="H20" s="8">
+        <v>0.47028350695425203</v>
+      </c>
+      <c r="I20" s="8">
+        <v>0</v>
+      </c>
+      <c r="J20" s="8">
+        <v>0.47028350695425203</v>
+      </c>
+      <c r="K20" s="8">
+        <v>0</v>
+      </c>
+      <c r="L20" s="8">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;KFF8C00 Classification : Confidential</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>BVI-Datenblatt</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>BVI-Schuldnerliste</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>BVI</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vorschlag</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_SetDate">
     <vt:lpwstr>2022-05-04T08:35:31Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_Name">
     <vt:lpwstr>511d2ef4-471a-450b-b804-da016b8121de</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_SiteId">
     <vt:lpwstr>a1eacbd5-fb0e-46f1-81e3-4965ea8e45bb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_ActionId">
     <vt:lpwstr>7736cded-10bf-48be-af80-da406f20d31b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_511d2ef4-471a-450b-b804-da016b8121de_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_SetDate">
-    <vt:lpwstr>2026-07-07T08:26:36Z</vt:lpwstr>
+    <vt:lpwstr>2026-08-06T11:30:19Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_Name">
     <vt:lpwstr>Intra and extragroup use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_SiteId">
     <vt:lpwstr>614f9c25-bffa-42c7-86d8-964101f55fa2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_ActionId">
-    <vt:lpwstr>894eab59-d626-41d0-89d1-0dd35d154b8b</vt:lpwstr>
+    <vt:lpwstr>abf84ddb-29e6-4ff9-9a92-fb76e57bba34</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_a6b9b49c-3903-4fd4-a343-18d82815dc85_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>