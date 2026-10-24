--- v0 (2026-10-02)
+++ v1 (2026-10-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra034777122df4093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/554c4f49f09a49ebbfb86607e5b81d02.psmdcp" Id="R6d5129a99c7a43fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac960b5f10c4c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9c3e95308f3941acb73ffed169443f86.psmdcp" Id="R8b1fc5bc3d7f42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR001401A397" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>
@@ -420,73 +420,201 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B2"/>
+  <x:dimension ref="A1:B18"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="9.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="2">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B2" s="3">
+        <x:v>977.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:2">
+      <x:c r="A3" s="2">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B3" s="3">
+        <x:v>998.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:2">
+      <x:c r="A4" s="2">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B4" s="3">
+        <x:v>989.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:2">
+      <x:c r="A5" s="2">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B5" s="3">
+        <x:v>995.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:2">
+      <x:c r="A6" s="2">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B6" s="3">
+        <x:v>990.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:2">
+      <x:c r="A7" s="2">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B7" s="3">
+        <x:v>1002.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:2">
+      <x:c r="A8" s="2">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B8" s="3">
+        <x:v>1012.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:2">
+      <x:c r="A9" s="2">
+        <x:v>46308</x:v>
+      </x:c>
+      <x:c r="B9" s="3">
+        <x:v>1018.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:2">
+      <x:c r="A10" s="2">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="B10" s="3">
+        <x:v>1023.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:2">
+      <x:c r="A11" s="2">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B11" s="3">
+        <x:v>1022.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:2">
+      <x:c r="A12" s="2">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="B12" s="3">
+        <x:v>1015.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:2">
+      <x:c r="A13" s="2">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="B13" s="3">
+        <x:v>1028.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:2">
+      <x:c r="A14" s="2">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="B14" s="3">
+        <x:v>1028.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:2">
+      <x:c r="A15" s="2">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="B15" s="3">
+        <x:v>1024.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:2">
+      <x:c r="A16" s="2">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="B16" s="3">
+        <x:v>1012.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:2">
+      <x:c r="A17" s="2">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="B17" s="3">
+        <x:v>1005.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:2">
+      <x:c r="A18" s="2">
         <x:v>46295</x:v>
       </x:c>
-      <x:c r="B2" s="3">
+      <x:c r="B18" s="3">
         <x:v>1000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>nav - FR001401A397</vt:lpstr>
       <vt:lpstr>nav - FR001401A397!Print_Area</vt:lpstr>
       <vt:lpstr>nav - FR001401A397!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>