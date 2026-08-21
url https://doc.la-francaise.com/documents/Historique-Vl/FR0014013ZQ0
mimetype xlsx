--- v0 (2026-07-15)
+++ v1 (2026-08-21)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79f59fda7a94b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbeff45385064a97b78478d05bd9ad67.psmdcp" Id="R2ec91a7fcddb4fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2cc484fdff48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5742b7e91c0478c9893ba1d773facf5.psmdcp" Id="Rda67afe4666a425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0014013ZQ0" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="dd/MM/yyyy"/>
-    <x:numFmt numFmtId="165" formatCode="### ### ### ##0.00"/>
+    <x:numFmt numFmtId="165" formatCode="### ### ### ##0.00##"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -420,137 +420,353 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B10"/>
+  <x:dimension ref="A1:B37"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="2">
-        <x:v>46213</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B2" s="3">
-        <x:v>989.79</x:v>
+        <x:v>979.07</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="2">
-        <x:v>46212</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B3" s="3">
-        <x:v>988.34</x:v>
+        <x:v>978.65</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="2">
-        <x:v>46211</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B4" s="3">
-        <x:v>984.76</x:v>
+        <x:v>981.21</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2">
-        <x:v>46210</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B5" s="3">
-        <x:v>991.74</x:v>
+        <x:v>982.37</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2">
-        <x:v>46209</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B6" s="3">
-        <x:v>994.79</x:v>
+        <x:v>987.46</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2">
-        <x:v>46206</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B7" s="3">
-        <x:v>995.56</x:v>
+        <x:v>985.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2">
-        <x:v>46205</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B8" s="3">
-        <x:v>997.1</x:v>
+        <x:v>985.08</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2">
-        <x:v>46204</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B9" s="3">
-        <x:v>998.28</x:v>
+        <x:v>984.27</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B10" s="3">
+        <x:v>987.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:2">
+      <x:c r="A11" s="2">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B11" s="3">
+        <x:v>986.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:2">
+      <x:c r="A12" s="2">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B12" s="3">
+        <x:v>988.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:2">
+      <x:c r="A13" s="2">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B13" s="3">
+        <x:v>988.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:2">
+      <x:c r="A14" s="2">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B14" s="3">
+        <x:v>985.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:2">
+      <x:c r="A15" s="2">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B15" s="3">
+        <x:v>981.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:2">
+      <x:c r="A16" s="2">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B16" s="3">
+        <x:v>984.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:2">
+      <x:c r="A17" s="2">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B17" s="3">
+        <x:v>983.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:2">
+      <x:c r="A18" s="2">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B18" s="3">
+        <x:v>987.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:2">
+      <x:c r="A19" s="2">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B19" s="3">
+        <x:v>985.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:2">
+      <x:c r="A20" s="2">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B20" s="3">
+        <x:v>982.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:2">
+      <x:c r="A21" s="2">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B21" s="3">
+        <x:v>980.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:2">
+      <x:c r="A22" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B22" s="3">
+        <x:v>982.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:2">
+      <x:c r="A23" s="2">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B23" s="3">
+        <x:v>982.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:2">
+      <x:c r="A24" s="2">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B24" s="3">
+        <x:v>983.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:2">
+      <x:c r="A25" s="2">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B25" s="3">
+        <x:v>984.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:2">
+      <x:c r="A26" s="2">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B26" s="3">
+        <x:v>984.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:2">
+      <x:c r="A27" s="2">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B27" s="3">
+        <x:v>985.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:2">
+      <x:c r="A28" s="2">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B28" s="3">
+        <x:v>986.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:2">
+      <x:c r="A29" s="2">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B29" s="3">
+        <x:v>989.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:2">
+      <x:c r="A30" s="2">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B30" s="3">
+        <x:v>988.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:2">
+      <x:c r="A31" s="2">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B31" s="3">
+        <x:v>984.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:2">
+      <x:c r="A32" s="2">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B32" s="3">
+        <x:v>991.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:2">
+      <x:c r="A33" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B33" s="3">
+        <x:v>994.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:2">
+      <x:c r="A34" s="2">
+        <x:v>46206</x:v>
+      </x:c>
+      <x:c r="B34" s="3">
+        <x:v>995.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:2">
+      <x:c r="A35" s="2">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B35" s="3">
+        <x:v>997.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:2">
+      <x:c r="A36" s="2">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B36" s="3">
+        <x:v>998.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:2">
+      <x:c r="A37" s="2">
         <x:v>46203</x:v>
       </x:c>
-      <x:c r="B10" s="3">
+      <x:c r="B37" s="3">
         <x:v>999.78</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>nav - FR0014013ZQ0</vt:lpstr>
       <vt:lpstr>nav - FR0014013ZQ0!Print_Area</vt:lpstr>
       <vt:lpstr>nav - FR0014013ZQ0!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>