--- v1 (2026-08-21)
+++ v2 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2cc484fdff48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5742b7e91c0478c9893ba1d773facf5.psmdcp" Id="Rda67afe4666a425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b0a6eca93d46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8cebb0a96fc4b538c424db79eec2eaf.psmdcp" Id="R049817b6e6314a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0014013ZQ0" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>
@@ -420,353 +420,481 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B37"/>
+  <x:dimension ref="A1:B53"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="2">
-        <x:v>46253</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="B2" s="3">
-        <x:v>979.07</x:v>
+        <x:v>962.95</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="2">
-        <x:v>46252</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="B3" s="3">
-        <x:v>978.65</x:v>
+        <x:v>968.06</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="2">
-        <x:v>46251</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="B4" s="3">
-        <x:v>981.21</x:v>
+        <x:v>973.75</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2">
-        <x:v>46248</x:v>
+        <x:v>46272</x:v>
       </x:c>
       <x:c r="B5" s="3">
-        <x:v>982.37</x:v>
+        <x:v>972.58</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2">
-        <x:v>46247</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="B6" s="3">
-        <x:v>987.46</x:v>
+        <x:v>975.88</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2">
-        <x:v>46246</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="B7" s="3">
-        <x:v>985.2</x:v>
+        <x:v>975.37</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2">
-        <x:v>46245</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="B8" s="3">
-        <x:v>985.08</x:v>
+        <x:v>972.53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2">
-        <x:v>46244</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="B9" s="3">
-        <x:v>984.27</x:v>
+        <x:v>974.59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2">
-        <x:v>46241</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="B10" s="3">
-        <x:v>987.5</x:v>
+        <x:v>975.78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2">
-        <x:v>46240</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="B11" s="3">
-        <x:v>986.7</x:v>
+        <x:v>978.64</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2">
-        <x:v>46239</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="B12" s="3">
-        <x:v>988.26</x:v>
+        <x:v>979.86</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2">
-        <x:v>46238</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="B13" s="3">
-        <x:v>988.81</x:v>
+        <x:v>980.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2">
-        <x:v>46237</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="B14" s="3">
-        <x:v>985.57</x:v>
+        <x:v>982.96</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2">
-        <x:v>46234</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="B15" s="3">
-        <x:v>981.76</x:v>
+        <x:v>979.05</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2">
-        <x:v>46233</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="B16" s="3">
-        <x:v>984.99</x:v>
+        <x:v>978.7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2">
-        <x:v>46232</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="B17" s="3">
-        <x:v>983.84</x:v>
+        <x:v>978.92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2">
-        <x:v>46231</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="B18" s="3">
-        <x:v>987.88</x:v>
+        <x:v>979.07</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2">
-        <x:v>46230</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="B19" s="3">
-        <x:v>985.62</x:v>
+        <x:v>978.65</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2">
-        <x:v>46227</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="B20" s="3">
-        <x:v>982.91</x:v>
+        <x:v>981.21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2">
-        <x:v>46226</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="B21" s="3">
-        <x:v>980.41</x:v>
+        <x:v>982.37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2">
-        <x:v>46225</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="B22" s="3">
-        <x:v>982.61</x:v>
+        <x:v>987.46</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2">
-        <x:v>46224</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="B23" s="3">
-        <x:v>982.91</x:v>
+        <x:v>985.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2">
-        <x:v>46223</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="B24" s="3">
-        <x:v>983.74</x:v>
+        <x:v>985.08</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2">
-        <x:v>46220</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="B25" s="3">
-        <x:v>984.95</x:v>
+        <x:v>984.27</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2">
-        <x:v>46219</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="B26" s="3">
-        <x:v>984.55</x:v>
+        <x:v>987.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2">
-        <x:v>46218</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="B27" s="3">
-        <x:v>985.45</x:v>
+        <x:v>986.7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2">
-        <x:v>46216</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="B28" s="3">
-        <x:v>986.64</x:v>
+        <x:v>988.26</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2">
-        <x:v>46213</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="B29" s="3">
-        <x:v>989.79</x:v>
+        <x:v>988.81</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2">
-        <x:v>46212</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="B30" s="3">
-        <x:v>988.34</x:v>
+        <x:v>985.57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2">
-        <x:v>46211</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="B31" s="3">
-        <x:v>984.76</x:v>
+        <x:v>981.76</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2">
-        <x:v>46210</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="B32" s="3">
-        <x:v>991.74</x:v>
+        <x:v>984.99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2">
-        <x:v>46209</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="B33" s="3">
-        <x:v>994.79</x:v>
+        <x:v>983.84</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2">
-        <x:v>46206</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="B34" s="3">
-        <x:v>995.56</x:v>
+        <x:v>987.88</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2">
-        <x:v>46205</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="B35" s="3">
-        <x:v>997.1</x:v>
+        <x:v>985.62</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2">
-        <x:v>46204</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="B36" s="3">
-        <x:v>998.28</x:v>
+        <x:v>982.91</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B37" s="3">
+        <x:v>980.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:2">
+      <x:c r="A38" s="2">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B38" s="3">
+        <x:v>982.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:2">
+      <x:c r="A39" s="2">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B39" s="3">
+        <x:v>982.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:2">
+      <x:c r="A40" s="2">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B40" s="3">
+        <x:v>983.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:2">
+      <x:c r="A41" s="2">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B41" s="3">
+        <x:v>984.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:2">
+      <x:c r="A42" s="2">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B42" s="3">
+        <x:v>984.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:2">
+      <x:c r="A43" s="2">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B43" s="3">
+        <x:v>985.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:2">
+      <x:c r="A44" s="2">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B44" s="3">
+        <x:v>986.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:2">
+      <x:c r="A45" s="2">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B45" s="3">
+        <x:v>989.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:2">
+      <x:c r="A46" s="2">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B46" s="3">
+        <x:v>988.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:2">
+      <x:c r="A47" s="2">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B47" s="3">
+        <x:v>984.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:2">
+      <x:c r="A48" s="2">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B48" s="3">
+        <x:v>991.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:2">
+      <x:c r="A49" s="2">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B49" s="3">
+        <x:v>994.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:2">
+      <x:c r="A50" s="2">
+        <x:v>46206</x:v>
+      </x:c>
+      <x:c r="B50" s="3">
+        <x:v>995.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:2">
+      <x:c r="A51" s="2">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B51" s="3">
+        <x:v>997.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:2">
+      <x:c r="A52" s="2">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B52" s="3">
+        <x:v>998.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:2">
+      <x:c r="A53" s="2">
         <x:v>46203</x:v>
       </x:c>
-      <x:c r="B37" s="3">
+      <x:c r="B53" s="3">
         <x:v>999.78</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>nav - FR0014013ZQ0</vt:lpstr>
       <vt:lpstr>nav - FR0014013ZQ0!Print_Area</vt:lpstr>
       <vt:lpstr>nav - FR0014013ZQ0!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>