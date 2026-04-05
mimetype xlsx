--- v3 (2026-03-13)
+++ v4 (2026-04-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f533ac132a4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88324930658c4716b62c66995803d856.psmdcp" Id="Rf1a3774287a549ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca1056de7df46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32642cb28ff143378b508b6fb3abdf93.psmdcp" Id="R406a73345a814c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013380748" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>