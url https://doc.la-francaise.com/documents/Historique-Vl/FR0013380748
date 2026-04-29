--- v4 (2026-04-05)
+++ v5 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ca1056de7df46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32642cb28ff143378b508b6fb3abdf93.psmdcp" Id="R406a73345a814c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d7c7b640ab48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb62efc6a32d4d4b9fdbbfe37ff27fee.psmdcp" Id="R55615dcbb21c4917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013380748" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>