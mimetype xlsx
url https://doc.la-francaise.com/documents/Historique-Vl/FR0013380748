--- v5 (2026-04-29)
+++ v6 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d7c7b640ab48fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb62efc6a32d4d4b9fdbbfe37ff27fee.psmdcp" Id="R55615dcbb21c4917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6a537fcdee4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3f0209882ad4aa2a955c44fce1946c5.psmdcp" Id="R9f4743a3cb9b4f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013380748" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>