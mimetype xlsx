--- v6 (2026-05-20)
+++ v7 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6a537fcdee4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3f0209882ad4aa2a955c44fce1946c5.psmdcp" Id="R9f4743a3cb9b4f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7873f19470b4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95ebe7e65d89479dbdb220d99ac51ed1.psmdcp" Id="Rf9773d6dd7e643b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013380748" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>