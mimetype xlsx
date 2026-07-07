--- v7 (2026-06-14)
+++ v8 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7873f19470b4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95ebe7e65d89479dbdb220d99ac51ed1.psmdcp" Id="Rf9773d6dd7e643b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ebc56963194ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/410b16158038486d8a806d5275641461.psmdcp" Id="R13e7203276c040a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013380748" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>