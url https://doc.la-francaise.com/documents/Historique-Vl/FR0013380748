--- v8 (2026-07-07)
+++ v9 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ebc56963194ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/410b16158038486d8a806d5275641461.psmdcp" Id="R13e7203276c040a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ed172e41cfc48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab96dcddd6f4420c8d30f2647d02e13a.psmdcp" Id="Rebf5728bd7324d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013380748" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>