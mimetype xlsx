--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ed172e41cfc48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab96dcddd6f4420c8d30f2647d02e13a.psmdcp" Id="Rebf5728bd7324d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f84b8e5db774466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e8e399d02734426a3302b0a875665af.psmdcp" Id="R81de5e801d3e4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013380748" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>