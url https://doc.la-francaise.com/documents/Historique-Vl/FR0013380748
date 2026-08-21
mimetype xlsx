--- v10 (2026-07-27)
+++ v11 (2026-08-21)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f84b8e5db774466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e8e399d02734426a3302b0a875665af.psmdcp" Id="R81de5e801d3e4206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7a6e93c488481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5d86f4441f24598bb1a8d7152af0feb.psmdcp" Id="R80daf6f3a7524d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013380748" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="3">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="dd/MM/yyyy"/>
-    <x:numFmt numFmtId="165" formatCode="### ### ### ##0.00"/>
+    <x:numFmt numFmtId="165" formatCode="### ### ### ##0.00##"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>