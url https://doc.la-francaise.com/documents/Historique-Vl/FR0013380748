--- v11 (2026-08-21)
+++ v12 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7a6e93c488481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5d86f4441f24598bb1a8d7152af0feb.psmdcp" Id="R80daf6f3a7524d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91c4bed1e92746b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71304bc8441b4acb9987c7d0d222ab40.psmdcp" Id="R9fd24f92aad14f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013380748" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>