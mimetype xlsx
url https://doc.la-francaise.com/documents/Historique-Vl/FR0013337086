--- v0 (2026-03-03)
+++ v1 (2026-04-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782c13f9cae14459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/686090fe437e446abd99cbfc5264428d.psmdcp" Id="Rbd33d32529be4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ca8f817f804429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4966781080364f7fb766f9f5a267f3ff.psmdcp" Id="R75fcefc84f3b4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013337086" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>
@@ -420,801 +420,817 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B93"/>
+  <x:dimension ref="A1:B95"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="2">
-        <x:v>46052</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="B2" s="3">
-        <x:v>72.29</x:v>
+        <x:v>70.62</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="2">
-        <x:v>46022</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="B3" s="3">
-        <x:v>72.4</x:v>
+        <x:v>70.58</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="2">
-        <x:v>45989</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="B4" s="3">
-        <x:v>73.96</x:v>
+        <x:v>72.29</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2">
-        <x:v>45961</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="B5" s="3">
-        <x:v>73.81</x:v>
+        <x:v>72.4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2">
-        <x:v>45930</x:v>
+        <x:v>45989</x:v>
       </x:c>
       <x:c r="B6" s="3">
-        <x:v>74.05</x:v>
+        <x:v>73.96</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2">
-        <x:v>45898</x:v>
+        <x:v>45961</x:v>
       </x:c>
       <x:c r="B7" s="3">
-        <x:v>73.94</x:v>
+        <x:v>73.81</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2">
-        <x:v>45869</x:v>
+        <x:v>45930</x:v>
       </x:c>
       <x:c r="B8" s="3">
-        <x:v>0</x:v>
+        <x:v>74.05</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2">
-        <x:v>45838</x:v>
+        <x:v>45898</x:v>
       </x:c>
       <x:c r="B9" s="3">
-        <x:v>76.47</x:v>
+        <x:v>73.94</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2">
-        <x:v>45807</x:v>
+        <x:v>45869</x:v>
       </x:c>
       <x:c r="B10" s="3">
-        <x:v>76.34</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2">
-        <x:v>45777</x:v>
+        <x:v>45838</x:v>
       </x:c>
       <x:c r="B11" s="3">
-        <x:v>77.92</x:v>
+        <x:v>76.47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2">
-        <x:v>45747</x:v>
+        <x:v>45807</x:v>
       </x:c>
       <x:c r="B12" s="3">
-        <x:v>85.44</x:v>
+        <x:v>76.34</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2">
-        <x:v>45716</x:v>
+        <x:v>45777</x:v>
       </x:c>
       <x:c r="B13" s="3">
-        <x:v>85.37</x:v>
+        <x:v>77.92</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2">
-        <x:v>45688</x:v>
+        <x:v>45747</x:v>
       </x:c>
       <x:c r="B14" s="3">
-        <x:v>85.23</x:v>
+        <x:v>85.44</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2">
-        <x:v>45657</x:v>
+        <x:v>45716</x:v>
       </x:c>
       <x:c r="B15" s="3">
-        <x:v>85.1</x:v>
+        <x:v>85.37</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2">
-        <x:v>45625</x:v>
+        <x:v>45688</x:v>
       </x:c>
       <x:c r="B16" s="3">
-        <x:v>98.36</x:v>
+        <x:v>85.23</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2">
-        <x:v>45596</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="B17" s="3">
-        <x:v>98.15</x:v>
+        <x:v>85.1</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2">
-        <x:v>45565</x:v>
+        <x:v>45625</x:v>
       </x:c>
       <x:c r="B18" s="3">
-        <x:v>97.99</x:v>
+        <x:v>98.36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2">
-        <x:v>45534</x:v>
+        <x:v>45596</x:v>
       </x:c>
       <x:c r="B19" s="3">
-        <x:v>97.75</x:v>
+        <x:v>98.15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2">
-        <x:v>45504</x:v>
+        <x:v>45565</x:v>
       </x:c>
       <x:c r="B20" s="3">
-        <x:v>101.47</x:v>
+        <x:v>97.99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2">
-        <x:v>45471</x:v>
+        <x:v>45534</x:v>
       </x:c>
       <x:c r="B21" s="3">
-        <x:v>101.2</x:v>
+        <x:v>97.75</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2">
-        <x:v>45443</x:v>
+        <x:v>45504</x:v>
       </x:c>
       <x:c r="B22" s="3">
-        <x:v>101.13</x:v>
+        <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2">
-        <x:v>45412</x:v>
+        <x:v>45471</x:v>
       </x:c>
       <x:c r="B23" s="3">
-        <x:v>101.78</x:v>
+        <x:v>101.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2">
-        <x:v>45379</x:v>
+        <x:v>45443</x:v>
       </x:c>
       <x:c r="B24" s="3">
-        <x:v>104.52</x:v>
+        <x:v>101.13</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2">
-        <x:v>45351</x:v>
+        <x:v>45412</x:v>
       </x:c>
       <x:c r="B25" s="3">
-        <x:v>104.31</x:v>
+        <x:v>101.78</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2">
-        <x:v>45322</x:v>
+        <x:v>45379</x:v>
       </x:c>
       <x:c r="B26" s="3">
-        <x:v>104.05</x:v>
+        <x:v>104.52</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2">
-        <x:v>45291</x:v>
+        <x:v>45351</x:v>
       </x:c>
       <x:c r="B27" s="3">
-        <x:v>104.54</x:v>
+        <x:v>104.31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2">
-        <x:v>45260</x:v>
+        <x:v>45322</x:v>
       </x:c>
       <x:c r="B28" s="3">
-        <x:v>104.28</x:v>
+        <x:v>104.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2">
-        <x:v>45230</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="B29" s="3">
-        <x:v>104.06</x:v>
+        <x:v>104.54</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2">
-        <x:v>45198</x:v>
+        <x:v>45260</x:v>
       </x:c>
       <x:c r="B30" s="3">
-        <x:v>104.71</x:v>
+        <x:v>104.28</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2">
-        <x:v>45169</x:v>
+        <x:v>45230</x:v>
       </x:c>
       <x:c r="B31" s="3">
-        <x:v>104.51</x:v>
+        <x:v>104.06</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2">
-        <x:v>45138</x:v>
+        <x:v>45198</x:v>
       </x:c>
       <x:c r="B32" s="3">
-        <x:v>104.23</x:v>
+        <x:v>104.71</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2">
-        <x:v>45107</x:v>
+        <x:v>45169</x:v>
       </x:c>
       <x:c r="B33" s="3">
-        <x:v>104.71</x:v>
+        <x:v>104.51</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2">
-        <x:v>45077</x:v>
+        <x:v>45138</x:v>
       </x:c>
       <x:c r="B34" s="3">
-        <x:v>104.45</x:v>
+        <x:v>104.23</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2">
-        <x:v>45044</x:v>
+        <x:v>45107</x:v>
       </x:c>
       <x:c r="B35" s="3">
-        <x:v>104.17</x:v>
+        <x:v>104.71</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2">
-        <x:v>45016</x:v>
+        <x:v>45077</x:v>
       </x:c>
       <x:c r="B36" s="3">
-        <x:v>104.68</x:v>
+        <x:v>104.45</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2">
-        <x:v>44985</x:v>
+        <x:v>45044</x:v>
       </x:c>
       <x:c r="B37" s="3">
-        <x:v>104.46</x:v>
+        <x:v>104.17</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2">
-        <x:v>44957</x:v>
+        <x:v>45016</x:v>
       </x:c>
       <x:c r="B38" s="3">
-        <x:v>104.25</x:v>
+        <x:v>104.68</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2">
-        <x:v>44926</x:v>
+        <x:v>44985</x:v>
       </x:c>
       <x:c r="B39" s="3">
-        <x:v>104.73</x:v>
+        <x:v>104.46</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2">
-        <x:v>44895</x:v>
+        <x:v>44957</x:v>
       </x:c>
       <x:c r="B40" s="3">
-        <x:v>104.43</x:v>
+        <x:v>104.25</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2">
-        <x:v>44865</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="B41" s="3">
-        <x:v>104.14</x:v>
+        <x:v>104.73</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2">
-        <x:v>44834</x:v>
+        <x:v>44895</x:v>
       </x:c>
       <x:c r="B42" s="3">
-        <x:v>104.37</x:v>
+        <x:v>104.43</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2">
-        <x:v>44804</x:v>
+        <x:v>44865</x:v>
       </x:c>
       <x:c r="B43" s="3">
-        <x:v>104.19</x:v>
+        <x:v>104.14</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2">
-        <x:v>44771</x:v>
+        <x:v>44834</x:v>
       </x:c>
       <x:c r="B44" s="3">
-        <x:v>103.92</x:v>
+        <x:v>104.37</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2">
-        <x:v>44742</x:v>
+        <x:v>44804</x:v>
       </x:c>
       <x:c r="B45" s="3">
-        <x:v>104.33</x:v>
+        <x:v>104.19</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2">
-        <x:v>44712</x:v>
+        <x:v>44771</x:v>
       </x:c>
       <x:c r="B46" s="3">
-        <x:v>104.23</x:v>
+        <x:v>103.92</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2">
-        <x:v>44680</x:v>
+        <x:v>44742</x:v>
       </x:c>
       <x:c r="B47" s="3">
-        <x:v>104.1</x:v>
+        <x:v>104.33</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2">
-        <x:v>44651</x:v>
+        <x:v>44712</x:v>
       </x:c>
       <x:c r="B48" s="3">
-        <x:v>104.55</x:v>
+        <x:v>104.23</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2">
-        <x:v>44620</x:v>
+        <x:v>44680</x:v>
       </x:c>
       <x:c r="B49" s="3">
-        <x:v>104</x:v>
+        <x:v>104.1</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2">
-        <x:v>44592</x:v>
+        <x:v>44651</x:v>
       </x:c>
       <x:c r="B50" s="3">
-        <x:v>103.9</x:v>
+        <x:v>104.55</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2">
-        <x:v>44561</x:v>
+        <x:v>44620</x:v>
       </x:c>
       <x:c r="B51" s="3">
-        <x:v>104.51</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2">
-        <x:v>44530</x:v>
+        <x:v>44592</x:v>
       </x:c>
       <x:c r="B52" s="3">
-        <x:v>104.03</x:v>
+        <x:v>103.9</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2">
-        <x:v>44498</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="B53" s="3">
-        <x:v>103.54</x:v>
+        <x:v>104.51</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2">
-        <x:v>44469</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="B54" s="3">
-        <x:v>103.64</x:v>
+        <x:v>104.03</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2">
-        <x:v>44439</x:v>
+        <x:v>44498</x:v>
       </x:c>
       <x:c r="B55" s="3">
-        <x:v>103.52</x:v>
+        <x:v>103.54</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2">
       <x:c r="A56" s="2">
-        <x:v>44407</x:v>
+        <x:v>44469</x:v>
       </x:c>
       <x:c r="B56" s="3">
-        <x:v>103.37</x:v>
+        <x:v>103.64</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="2">
-        <x:v>44377</x:v>
+        <x:v>44439</x:v>
       </x:c>
       <x:c r="B57" s="3">
-        <x:v>103.53</x:v>
+        <x:v>103.52</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2">
       <x:c r="A58" s="2">
-        <x:v>44347</x:v>
+        <x:v>44407</x:v>
       </x:c>
       <x:c r="B58" s="3">
-        <x:v>103.41</x:v>
+        <x:v>103.37</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:2">
       <x:c r="A59" s="2">
-        <x:v>44316</x:v>
+        <x:v>44377</x:v>
       </x:c>
       <x:c r="B59" s="3">
-        <x:v>103.88</x:v>
+        <x:v>103.53</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:2">
       <x:c r="A60" s="2">
-        <x:v>44286</x:v>
+        <x:v>44347</x:v>
       </x:c>
       <x:c r="B60" s="3">
-        <x:v>103.7</x:v>
+        <x:v>103.41</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:2">
       <x:c r="A61" s="2">
-        <x:v>44253</x:v>
+        <x:v>44316</x:v>
       </x:c>
       <x:c r="B61" s="3">
-        <x:v>103</x:v>
+        <x:v>103.88</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:2">
       <x:c r="A62" s="2">
-        <x:v>44225</x:v>
+        <x:v>44286</x:v>
       </x:c>
       <x:c r="B62" s="3">
-        <x:v>102.82</x:v>
+        <x:v>103.7</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:2">
       <x:c r="A63" s="2">
-        <x:v>44196</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="B63" s="3">
-        <x:v>103.29</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:2">
       <x:c r="A64" s="2">
-        <x:v>44165</x:v>
+        <x:v>44225</x:v>
       </x:c>
       <x:c r="B64" s="3">
-        <x:v>103.01</x:v>
+        <x:v>102.82</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:2">
       <x:c r="A65" s="2">
-        <x:v>44134</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="B65" s="3">
-        <x:v>102.81</x:v>
+        <x:v>103.29</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:2">
       <x:c r="A66" s="2">
-        <x:v>44104</x:v>
+        <x:v>44165</x:v>
       </x:c>
       <x:c r="B66" s="3">
-        <x:v>103.4</x:v>
+        <x:v>103.01</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:2">
       <x:c r="A67" s="2">
-        <x:v>44074</x:v>
+        <x:v>44134</x:v>
       </x:c>
       <x:c r="B67" s="3">
-        <x:v>103.23</x:v>
+        <x:v>102.81</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:2">
       <x:c r="A68" s="2">
-        <x:v>44043</x:v>
+        <x:v>44104</x:v>
       </x:c>
       <x:c r="B68" s="3">
-        <x:v>103.04</x:v>
+        <x:v>103.4</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:2">
       <x:c r="A69" s="2">
-        <x:v>44012</x:v>
+        <x:v>44074</x:v>
       </x:c>
       <x:c r="B69" s="3">
-        <x:v>103.08</x:v>
+        <x:v>103.23</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:2">
       <x:c r="A70" s="2">
-        <x:v>43982</x:v>
+        <x:v>44043</x:v>
       </x:c>
       <x:c r="B70" s="3">
-        <x:v>103.14</x:v>
+        <x:v>103.04</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:2">
       <x:c r="A71" s="2">
-        <x:v>43951</x:v>
+        <x:v>44012</x:v>
       </x:c>
       <x:c r="B71" s="3">
-        <x:v>103.62</x:v>
+        <x:v>103.08</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:2">
       <x:c r="A72" s="2">
-        <x:v>43921</x:v>
+        <x:v>43982</x:v>
       </x:c>
       <x:c r="B72" s="3">
-        <x:v>103.5</x:v>
+        <x:v>103.14</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:2">
       <x:c r="A73" s="2">
-        <x:v>43889</x:v>
+        <x:v>43951</x:v>
       </x:c>
       <x:c r="B73" s="3">
-        <x:v>101.12</x:v>
+        <x:v>103.62</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:2">
       <x:c r="A74" s="2">
-        <x:v>43861</x:v>
+        <x:v>43921</x:v>
       </x:c>
       <x:c r="B74" s="3">
-        <x:v>101.01</x:v>
+        <x:v>103.5</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:2">
       <x:c r="A75" s="2">
-        <x:v>43830</x:v>
+        <x:v>43889</x:v>
       </x:c>
       <x:c r="B75" s="3">
-        <x:v>102</x:v>
+        <x:v>101.12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:2">
       <x:c r="A76" s="2">
-        <x:v>43798</x:v>
+        <x:v>43861</x:v>
       </x:c>
       <x:c r="B76" s="3">
-        <x:v>101.69</x:v>
+        <x:v>101.01</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:2">
       <x:c r="A77" s="2">
-        <x:v>43769</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="B77" s="3">
-        <x:v>101.35</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:2">
       <x:c r="A78" s="2">
-        <x:v>43738</x:v>
+        <x:v>43798</x:v>
       </x:c>
       <x:c r="B78" s="3">
-        <x:v>102.05</x:v>
+        <x:v>101.69</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:2">
       <x:c r="A79" s="2">
-        <x:v>43707</x:v>
+        <x:v>43769</x:v>
       </x:c>
       <x:c r="B79" s="3">
-        <x:v>101.88</x:v>
+        <x:v>101.35</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:2">
       <x:c r="A80" s="2">
-        <x:v>43677</x:v>
+        <x:v>43738</x:v>
       </x:c>
       <x:c r="B80" s="3">
-        <x:v>101.73</x:v>
+        <x:v>102.05</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:2">
       <x:c r="A81" s="2">
-        <x:v>43644</x:v>
+        <x:v>43707</x:v>
       </x:c>
       <x:c r="B81" s="3">
-        <x:v>102.42</x:v>
+        <x:v>101.88</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:2">
       <x:c r="A82" s="2">
-        <x:v>43616</x:v>
+        <x:v>43677</x:v>
       </x:c>
       <x:c r="B82" s="3">
-        <x:v>102.07</x:v>
+        <x:v>101.73</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:2">
       <x:c r="A83" s="2">
-        <x:v>43585</x:v>
+        <x:v>43644</x:v>
       </x:c>
       <x:c r="B83" s="3">
-        <x:v>101.71</x:v>
+        <x:v>102.42</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:2">
       <x:c r="A84" s="2">
-        <x:v>43553</x:v>
+        <x:v>43616</x:v>
       </x:c>
       <x:c r="B84" s="3">
-        <x:v>102.13</x:v>
+        <x:v>102.07</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:2">
       <x:c r="A85" s="2">
-        <x:v>43524</x:v>
+        <x:v>43585</x:v>
       </x:c>
       <x:c r="B85" s="3">
-        <x:v>101.77</x:v>
+        <x:v>101.71</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:2">
       <x:c r="A86" s="2">
-        <x:v>43496</x:v>
+        <x:v>43553</x:v>
       </x:c>
       <x:c r="B86" s="3">
-        <x:v>101.43</x:v>
+        <x:v>102.13</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:2">
       <x:c r="A87" s="2">
-        <x:v>43465</x:v>
+        <x:v>43524</x:v>
       </x:c>
       <x:c r="B87" s="3">
-        <x:v>101.06</x:v>
+        <x:v>101.77</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:2">
       <x:c r="A88" s="2">
-        <x:v>43434</x:v>
+        <x:v>43496</x:v>
       </x:c>
       <x:c r="B88" s="3">
-        <x:v>100.91</x:v>
+        <x:v>101.43</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:2">
       <x:c r="A89" s="2">
-        <x:v>43404</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="B89" s="3">
-        <x:v>100.54</x:v>
+        <x:v>101.06</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:2">
       <x:c r="A90" s="2">
-        <x:v>43371</x:v>
+        <x:v>43434</x:v>
       </x:c>
       <x:c r="B90" s="3">
-        <x:v>100</x:v>
+        <x:v>100.91</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:2">
       <x:c r="A91" s="2">
-        <x:v>43368</x:v>
+        <x:v>43404</x:v>
       </x:c>
       <x:c r="B91" s="3">
-        <x:v>100</x:v>
+        <x:v>100.54</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:2">
       <x:c r="A92" s="2">
-        <x:v>43343</x:v>
+        <x:v>43371</x:v>
       </x:c>
       <x:c r="B92" s="3">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:2">
       <x:c r="A93" s="2">
+        <x:v>43368</x:v>
+      </x:c>
+      <x:c r="B93" s="3">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:2">
+      <x:c r="A94" s="2">
+        <x:v>43343</x:v>
+      </x:c>
+      <x:c r="B94" s="3">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:2">
+      <x:c r="A95" s="2">
         <x:v>43336</x:v>
       </x:c>
-      <x:c r="B93" s="3">
+      <x:c r="B95" s="3">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>nav - FR0013337086</vt:lpstr>
       <vt:lpstr>nav - FR0013337086!Print_Area</vt:lpstr>
       <vt:lpstr>nav - FR0013337086!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>