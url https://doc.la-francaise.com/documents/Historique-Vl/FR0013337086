--- v1 (2026-04-17)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ca8f817f804429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4966781080364f7fb766f9f5a267f3ff.psmdcp" Id="R75fcefc84f3b4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa57e5085168466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de7bd187c3c84c92a9ad26e3a0eeb0f4.psmdcp" Id="Rd030510a78dd42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013337086" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>
@@ -420,817 +420,825 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B95"/>
+  <x:dimension ref="A1:B96"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="2">
-        <x:v>46112</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B2" s="3">
-        <x:v>70.62</x:v>
+        <x:v>70.65</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="2">
-        <x:v>46080</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="B3" s="3">
-        <x:v>70.58</x:v>
+        <x:v>70.62</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="2">
-        <x:v>46052</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="B4" s="3">
-        <x:v>72.29</x:v>
+        <x:v>70.58</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2">
-        <x:v>46022</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="B5" s="3">
-        <x:v>72.4</x:v>
+        <x:v>72.29</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2">
-        <x:v>45989</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="B6" s="3">
-        <x:v>73.96</x:v>
+        <x:v>72.4</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2">
-        <x:v>45961</x:v>
+        <x:v>45989</x:v>
       </x:c>
       <x:c r="B7" s="3">
-        <x:v>73.81</x:v>
+        <x:v>73.96</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2">
-        <x:v>45930</x:v>
+        <x:v>45961</x:v>
       </x:c>
       <x:c r="B8" s="3">
-        <x:v>74.05</x:v>
+        <x:v>73.81</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2">
-        <x:v>45898</x:v>
+        <x:v>45930</x:v>
       </x:c>
       <x:c r="B9" s="3">
-        <x:v>73.94</x:v>
+        <x:v>74.05</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2">
-        <x:v>45869</x:v>
+        <x:v>45898</x:v>
       </x:c>
       <x:c r="B10" s="3">
-        <x:v>0</x:v>
+        <x:v>73.94</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2">
-        <x:v>45838</x:v>
+        <x:v>45869</x:v>
       </x:c>
       <x:c r="B11" s="3">
-        <x:v>76.47</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2">
-        <x:v>45807</x:v>
+        <x:v>45838</x:v>
       </x:c>
       <x:c r="B12" s="3">
-        <x:v>76.34</x:v>
+        <x:v>76.47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2">
-        <x:v>45777</x:v>
+        <x:v>45807</x:v>
       </x:c>
       <x:c r="B13" s="3">
-        <x:v>77.92</x:v>
+        <x:v>76.34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2">
-        <x:v>45747</x:v>
+        <x:v>45777</x:v>
       </x:c>
       <x:c r="B14" s="3">
-        <x:v>85.44</x:v>
+        <x:v>77.92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2">
-        <x:v>45716</x:v>
+        <x:v>45747</x:v>
       </x:c>
       <x:c r="B15" s="3">
-        <x:v>85.37</x:v>
+        <x:v>85.44</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2">
-        <x:v>45688</x:v>
+        <x:v>45716</x:v>
       </x:c>
       <x:c r="B16" s="3">
-        <x:v>85.23</x:v>
+        <x:v>85.37</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2">
-        <x:v>45657</x:v>
+        <x:v>45688</x:v>
       </x:c>
       <x:c r="B17" s="3">
-        <x:v>85.1</x:v>
+        <x:v>85.23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2">
-        <x:v>45625</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="B18" s="3">
-        <x:v>98.36</x:v>
+        <x:v>85.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2">
-        <x:v>45596</x:v>
+        <x:v>45625</x:v>
       </x:c>
       <x:c r="B19" s="3">
-        <x:v>98.15</x:v>
+        <x:v>98.36</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2">
-        <x:v>45565</x:v>
+        <x:v>45596</x:v>
       </x:c>
       <x:c r="B20" s="3">
-        <x:v>97.99</x:v>
+        <x:v>98.15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2">
-        <x:v>45534</x:v>
+        <x:v>45565</x:v>
       </x:c>
       <x:c r="B21" s="3">
-        <x:v>97.75</x:v>
+        <x:v>97.99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2">
-        <x:v>45504</x:v>
+        <x:v>45534</x:v>
       </x:c>
       <x:c r="B22" s="3">
-        <x:v>101.47</x:v>
+        <x:v>97.75</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2">
-        <x:v>45471</x:v>
+        <x:v>45504</x:v>
       </x:c>
       <x:c r="B23" s="3">
-        <x:v>101.2</x:v>
+        <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2">
-        <x:v>45443</x:v>
+        <x:v>45471</x:v>
       </x:c>
       <x:c r="B24" s="3">
-        <x:v>101.13</x:v>
+        <x:v>101.2</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2">
-        <x:v>45412</x:v>
+        <x:v>45443</x:v>
       </x:c>
       <x:c r="B25" s="3">
-        <x:v>101.78</x:v>
+        <x:v>101.13</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2">
-        <x:v>45379</x:v>
+        <x:v>45412</x:v>
       </x:c>
       <x:c r="B26" s="3">
-        <x:v>104.52</x:v>
+        <x:v>101.78</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2">
-        <x:v>45351</x:v>
+        <x:v>45379</x:v>
       </x:c>
       <x:c r="B27" s="3">
-        <x:v>104.31</x:v>
+        <x:v>104.52</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2">
-        <x:v>45322</x:v>
+        <x:v>45351</x:v>
       </x:c>
       <x:c r="B28" s="3">
-        <x:v>104.05</x:v>
+        <x:v>104.31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2">
-        <x:v>45291</x:v>
+        <x:v>45322</x:v>
       </x:c>
       <x:c r="B29" s="3">
-        <x:v>104.54</x:v>
+        <x:v>104.05</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2">
-        <x:v>45260</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="B30" s="3">
-        <x:v>104.28</x:v>
+        <x:v>104.54</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2">
-        <x:v>45230</x:v>
+        <x:v>45260</x:v>
       </x:c>
       <x:c r="B31" s="3">
-        <x:v>104.06</x:v>
+        <x:v>104.28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2">
-        <x:v>45198</x:v>
+        <x:v>45230</x:v>
       </x:c>
       <x:c r="B32" s="3">
-        <x:v>104.71</x:v>
+        <x:v>104.06</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2">
-        <x:v>45169</x:v>
+        <x:v>45198</x:v>
       </x:c>
       <x:c r="B33" s="3">
-        <x:v>104.51</x:v>
+        <x:v>104.71</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2">
-        <x:v>45138</x:v>
+        <x:v>45169</x:v>
       </x:c>
       <x:c r="B34" s="3">
-        <x:v>104.23</x:v>
+        <x:v>104.51</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2">
-        <x:v>45107</x:v>
+        <x:v>45138</x:v>
       </x:c>
       <x:c r="B35" s="3">
-        <x:v>104.71</x:v>
+        <x:v>104.23</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2">
-        <x:v>45077</x:v>
+        <x:v>45107</x:v>
       </x:c>
       <x:c r="B36" s="3">
-        <x:v>104.45</x:v>
+        <x:v>104.71</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2">
-        <x:v>45044</x:v>
+        <x:v>45077</x:v>
       </x:c>
       <x:c r="B37" s="3">
-        <x:v>104.17</x:v>
+        <x:v>104.45</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2">
-        <x:v>45016</x:v>
+        <x:v>45044</x:v>
       </x:c>
       <x:c r="B38" s="3">
-        <x:v>104.68</x:v>
+        <x:v>104.17</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2">
-        <x:v>44985</x:v>
+        <x:v>45016</x:v>
       </x:c>
       <x:c r="B39" s="3">
-        <x:v>104.46</x:v>
+        <x:v>104.68</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2">
-        <x:v>44957</x:v>
+        <x:v>44985</x:v>
       </x:c>
       <x:c r="B40" s="3">
-        <x:v>104.25</x:v>
+        <x:v>104.46</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2">
-        <x:v>44926</x:v>
+        <x:v>44957</x:v>
       </x:c>
       <x:c r="B41" s="3">
-        <x:v>104.73</x:v>
+        <x:v>104.25</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2">
-        <x:v>44895</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="B42" s="3">
-        <x:v>104.43</x:v>
+        <x:v>104.73</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2">
-        <x:v>44865</x:v>
+        <x:v>44895</x:v>
       </x:c>
       <x:c r="B43" s="3">
-        <x:v>104.14</x:v>
+        <x:v>104.43</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2">
-        <x:v>44834</x:v>
+        <x:v>44865</x:v>
       </x:c>
       <x:c r="B44" s="3">
-        <x:v>104.37</x:v>
+        <x:v>104.14</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2">
-        <x:v>44804</x:v>
+        <x:v>44834</x:v>
       </x:c>
       <x:c r="B45" s="3">
-        <x:v>104.19</x:v>
+        <x:v>104.37</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2">
-        <x:v>44771</x:v>
+        <x:v>44804</x:v>
       </x:c>
       <x:c r="B46" s="3">
-        <x:v>103.92</x:v>
+        <x:v>104.19</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2">
-        <x:v>44742</x:v>
+        <x:v>44771</x:v>
       </x:c>
       <x:c r="B47" s="3">
-        <x:v>104.33</x:v>
+        <x:v>103.92</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2">
-        <x:v>44712</x:v>
+        <x:v>44742</x:v>
       </x:c>
       <x:c r="B48" s="3">
-        <x:v>104.23</x:v>
+        <x:v>104.33</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2">
-        <x:v>44680</x:v>
+        <x:v>44712</x:v>
       </x:c>
       <x:c r="B49" s="3">
-        <x:v>104.1</x:v>
+        <x:v>104.23</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2">
-        <x:v>44651</x:v>
+        <x:v>44680</x:v>
       </x:c>
       <x:c r="B50" s="3">
-        <x:v>104.55</x:v>
+        <x:v>104.1</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2">
-        <x:v>44620</x:v>
+        <x:v>44651</x:v>
       </x:c>
       <x:c r="B51" s="3">
-        <x:v>104</x:v>
+        <x:v>104.55</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2">
-        <x:v>44592</x:v>
+        <x:v>44620</x:v>
       </x:c>
       <x:c r="B52" s="3">
-        <x:v>103.9</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2">
-        <x:v>44561</x:v>
+        <x:v>44592</x:v>
       </x:c>
       <x:c r="B53" s="3">
-        <x:v>104.51</x:v>
+        <x:v>103.9</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2">
-        <x:v>44530</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="B54" s="3">
-        <x:v>104.03</x:v>
+        <x:v>104.51</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2">
-        <x:v>44498</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="B55" s="3">
-        <x:v>103.54</x:v>
+        <x:v>104.03</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2">
       <x:c r="A56" s="2">
-        <x:v>44469</x:v>
+        <x:v>44498</x:v>
       </x:c>
       <x:c r="B56" s="3">
-        <x:v>103.64</x:v>
+        <x:v>103.54</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="2">
-        <x:v>44439</x:v>
+        <x:v>44469</x:v>
       </x:c>
       <x:c r="B57" s="3">
-        <x:v>103.52</x:v>
+        <x:v>103.64</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2">
       <x:c r="A58" s="2">
-        <x:v>44407</x:v>
+        <x:v>44439</x:v>
       </x:c>
       <x:c r="B58" s="3">
-        <x:v>103.37</x:v>
+        <x:v>103.52</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:2">
       <x:c r="A59" s="2">
-        <x:v>44377</x:v>
+        <x:v>44407</x:v>
       </x:c>
       <x:c r="B59" s="3">
-        <x:v>103.53</x:v>
+        <x:v>103.37</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:2">
       <x:c r="A60" s="2">
-        <x:v>44347</x:v>
+        <x:v>44377</x:v>
       </x:c>
       <x:c r="B60" s="3">
-        <x:v>103.41</x:v>
+        <x:v>103.53</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:2">
       <x:c r="A61" s="2">
-        <x:v>44316</x:v>
+        <x:v>44347</x:v>
       </x:c>
       <x:c r="B61" s="3">
-        <x:v>103.88</x:v>
+        <x:v>103.41</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:2">
       <x:c r="A62" s="2">
-        <x:v>44286</x:v>
+        <x:v>44316</x:v>
       </x:c>
       <x:c r="B62" s="3">
-        <x:v>103.7</x:v>
+        <x:v>103.88</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:2">
       <x:c r="A63" s="2">
-        <x:v>44253</x:v>
+        <x:v>44286</x:v>
       </x:c>
       <x:c r="B63" s="3">
-        <x:v>103</x:v>
+        <x:v>103.7</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:2">
       <x:c r="A64" s="2">
-        <x:v>44225</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="B64" s="3">
-        <x:v>102.82</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:2">
       <x:c r="A65" s="2">
-        <x:v>44196</x:v>
+        <x:v>44225</x:v>
       </x:c>
       <x:c r="B65" s="3">
-        <x:v>103.29</x:v>
+        <x:v>102.82</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:2">
       <x:c r="A66" s="2">
-        <x:v>44165</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="B66" s="3">
-        <x:v>103.01</x:v>
+        <x:v>103.29</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:2">
       <x:c r="A67" s="2">
-        <x:v>44134</x:v>
+        <x:v>44165</x:v>
       </x:c>
       <x:c r="B67" s="3">
-        <x:v>102.81</x:v>
+        <x:v>103.01</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:2">
       <x:c r="A68" s="2">
-        <x:v>44104</x:v>
+        <x:v>44134</x:v>
       </x:c>
       <x:c r="B68" s="3">
-        <x:v>103.4</x:v>
+        <x:v>102.81</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:2">
       <x:c r="A69" s="2">
-        <x:v>44074</x:v>
+        <x:v>44104</x:v>
       </x:c>
       <x:c r="B69" s="3">
-        <x:v>103.23</x:v>
+        <x:v>103.4</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:2">
       <x:c r="A70" s="2">
-        <x:v>44043</x:v>
+        <x:v>44074</x:v>
       </x:c>
       <x:c r="B70" s="3">
-        <x:v>103.04</x:v>
+        <x:v>103.23</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:2">
       <x:c r="A71" s="2">
-        <x:v>44012</x:v>
+        <x:v>44043</x:v>
       </x:c>
       <x:c r="B71" s="3">
-        <x:v>103.08</x:v>
+        <x:v>103.04</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:2">
       <x:c r="A72" s="2">
-        <x:v>43982</x:v>
+        <x:v>44012</x:v>
       </x:c>
       <x:c r="B72" s="3">
-        <x:v>103.14</x:v>
+        <x:v>103.08</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:2">
       <x:c r="A73" s="2">
-        <x:v>43951</x:v>
+        <x:v>43982</x:v>
       </x:c>
       <x:c r="B73" s="3">
-        <x:v>103.62</x:v>
+        <x:v>103.14</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:2">
       <x:c r="A74" s="2">
-        <x:v>43921</x:v>
+        <x:v>43951</x:v>
       </x:c>
       <x:c r="B74" s="3">
-        <x:v>103.5</x:v>
+        <x:v>103.62</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:2">
       <x:c r="A75" s="2">
-        <x:v>43889</x:v>
+        <x:v>43921</x:v>
       </x:c>
       <x:c r="B75" s="3">
-        <x:v>101.12</x:v>
+        <x:v>103.5</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:2">
       <x:c r="A76" s="2">
-        <x:v>43861</x:v>
+        <x:v>43889</x:v>
       </x:c>
       <x:c r="B76" s="3">
-        <x:v>101.01</x:v>
+        <x:v>101.12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:2">
       <x:c r="A77" s="2">
-        <x:v>43830</x:v>
+        <x:v>43861</x:v>
       </x:c>
       <x:c r="B77" s="3">
-        <x:v>102</x:v>
+        <x:v>101.01</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:2">
       <x:c r="A78" s="2">
-        <x:v>43798</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="B78" s="3">
-        <x:v>101.69</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:2">
       <x:c r="A79" s="2">
-        <x:v>43769</x:v>
+        <x:v>43798</x:v>
       </x:c>
       <x:c r="B79" s="3">
-        <x:v>101.35</x:v>
+        <x:v>101.69</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:2">
       <x:c r="A80" s="2">
-        <x:v>43738</x:v>
+        <x:v>43769</x:v>
       </x:c>
       <x:c r="B80" s="3">
-        <x:v>102.05</x:v>
+        <x:v>101.35</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:2">
       <x:c r="A81" s="2">
-        <x:v>43707</x:v>
+        <x:v>43738</x:v>
       </x:c>
       <x:c r="B81" s="3">
-        <x:v>101.88</x:v>
+        <x:v>102.05</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:2">
       <x:c r="A82" s="2">
-        <x:v>43677</x:v>
+        <x:v>43707</x:v>
       </x:c>
       <x:c r="B82" s="3">
-        <x:v>101.73</x:v>
+        <x:v>101.88</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:2">
       <x:c r="A83" s="2">
-        <x:v>43644</x:v>
+        <x:v>43677</x:v>
       </x:c>
       <x:c r="B83" s="3">
-        <x:v>102.42</x:v>
+        <x:v>101.73</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:2">
       <x:c r="A84" s="2">
-        <x:v>43616</x:v>
+        <x:v>43644</x:v>
       </x:c>
       <x:c r="B84" s="3">
-        <x:v>102.07</x:v>
+        <x:v>102.42</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:2">
       <x:c r="A85" s="2">
-        <x:v>43585</x:v>
+        <x:v>43616</x:v>
       </x:c>
       <x:c r="B85" s="3">
-        <x:v>101.71</x:v>
+        <x:v>102.07</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:2">
       <x:c r="A86" s="2">
-        <x:v>43553</x:v>
+        <x:v>43585</x:v>
       </x:c>
       <x:c r="B86" s="3">
-        <x:v>102.13</x:v>
+        <x:v>101.71</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:2">
       <x:c r="A87" s="2">
-        <x:v>43524</x:v>
+        <x:v>43553</x:v>
       </x:c>
       <x:c r="B87" s="3">
-        <x:v>101.77</x:v>
+        <x:v>102.13</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:2">
       <x:c r="A88" s="2">
-        <x:v>43496</x:v>
+        <x:v>43524</x:v>
       </x:c>
       <x:c r="B88" s="3">
-        <x:v>101.43</x:v>
+        <x:v>101.77</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:2">
       <x:c r="A89" s="2">
-        <x:v>43465</x:v>
+        <x:v>43496</x:v>
       </x:c>
       <x:c r="B89" s="3">
-        <x:v>101.06</x:v>
+        <x:v>101.43</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:2">
       <x:c r="A90" s="2">
-        <x:v>43434</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="B90" s="3">
-        <x:v>100.91</x:v>
+        <x:v>101.06</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:2">
       <x:c r="A91" s="2">
-        <x:v>43404</x:v>
+        <x:v>43434</x:v>
       </x:c>
       <x:c r="B91" s="3">
-        <x:v>100.54</x:v>
+        <x:v>100.91</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:2">
       <x:c r="A92" s="2">
-        <x:v>43371</x:v>
+        <x:v>43404</x:v>
       </x:c>
       <x:c r="B92" s="3">
-        <x:v>100</x:v>
+        <x:v>100.54</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:2">
       <x:c r="A93" s="2">
-        <x:v>43368</x:v>
+        <x:v>43371</x:v>
       </x:c>
       <x:c r="B93" s="3">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:2">
       <x:c r="A94" s="2">
-        <x:v>43343</x:v>
+        <x:v>43368</x:v>
       </x:c>
       <x:c r="B94" s="3">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:2">
       <x:c r="A95" s="2">
+        <x:v>43343</x:v>
+      </x:c>
+      <x:c r="B95" s="3">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:2">
+      <x:c r="A96" s="2">
         <x:v>43336</x:v>
       </x:c>
-      <x:c r="B95" s="3">
+      <x:c r="B96" s="3">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>nav - FR0013337086</vt:lpstr>
       <vt:lpstr>nav - FR0013337086!Print_Area</vt:lpstr>
       <vt:lpstr>nav - FR0013337086!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>