--- v2 (2026-05-30)
+++ v3 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa57e5085168466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/de7bd187c3c84c92a9ad26e3a0eeb0f4.psmdcp" Id="Rd030510a78dd42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c36aae1df54ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c01023a6ec1a41e0902812e442d55c06.psmdcp" Id="Rf5219bd26abd440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="nav - FR0013337086" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Date Nav</x:t>
   </x:si>
   <x:si>
     <x:t>Nav</x:t>
   </x:si>
 </x:sst>
@@ -420,825 +420,833 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B96"/>
+  <x:dimension ref="A1:B97"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="10.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2">
       <x:c r="A2" s="2">
-        <x:v>46142</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="B2" s="3">
-        <x:v>70.65</x:v>
+        <x:v>70.71</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="A3" s="2">
-        <x:v>46112</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="B3" s="3">
-        <x:v>70.62</x:v>
+        <x:v>70.65</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="2">
-        <x:v>46080</x:v>
+        <x:v>46112</x:v>
       </x:c>
       <x:c r="B4" s="3">
-        <x:v>70.58</x:v>
+        <x:v>70.62</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2">
-        <x:v>46052</x:v>
+        <x:v>46080</x:v>
       </x:c>
       <x:c r="B5" s="3">
-        <x:v>72.29</x:v>
+        <x:v>70.58</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2">
-        <x:v>46022</x:v>
+        <x:v>46052</x:v>
       </x:c>
       <x:c r="B6" s="3">
-        <x:v>72.4</x:v>
+        <x:v>72.29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2">
-        <x:v>45989</x:v>
+        <x:v>46022</x:v>
       </x:c>
       <x:c r="B7" s="3">
-        <x:v>73.96</x:v>
+        <x:v>72.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2">
-        <x:v>45961</x:v>
+        <x:v>45989</x:v>
       </x:c>
       <x:c r="B8" s="3">
-        <x:v>73.81</x:v>
+        <x:v>73.96</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="2">
-        <x:v>45930</x:v>
+        <x:v>45961</x:v>
       </x:c>
       <x:c r="B9" s="3">
-        <x:v>74.05</x:v>
+        <x:v>73.81</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="2">
-        <x:v>45898</x:v>
+        <x:v>45930</x:v>
       </x:c>
       <x:c r="B10" s="3">
-        <x:v>73.94</x:v>
+        <x:v>74.05</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="2">
-        <x:v>45869</x:v>
+        <x:v>45898</x:v>
       </x:c>
       <x:c r="B11" s="3">
-        <x:v>0</x:v>
+        <x:v>73.94</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="2">
-        <x:v>45838</x:v>
+        <x:v>45869</x:v>
       </x:c>
       <x:c r="B12" s="3">
-        <x:v>76.47</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="2">
-        <x:v>45807</x:v>
+        <x:v>45838</x:v>
       </x:c>
       <x:c r="B13" s="3">
-        <x:v>76.34</x:v>
+        <x:v>76.47</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="2">
-        <x:v>45777</x:v>
+        <x:v>45807</x:v>
       </x:c>
       <x:c r="B14" s="3">
-        <x:v>77.92</x:v>
+        <x:v>76.34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2">
       <x:c r="A15" s="2">
-        <x:v>45747</x:v>
+        <x:v>45777</x:v>
       </x:c>
       <x:c r="B15" s="3">
-        <x:v>85.44</x:v>
+        <x:v>77.92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="2">
-        <x:v>45716</x:v>
+        <x:v>45747</x:v>
       </x:c>
       <x:c r="B16" s="3">
-        <x:v>85.37</x:v>
+        <x:v>85.44</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2">
       <x:c r="A17" s="2">
-        <x:v>45688</x:v>
+        <x:v>45716</x:v>
       </x:c>
       <x:c r="B17" s="3">
-        <x:v>85.23</x:v>
+        <x:v>85.37</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:2">
       <x:c r="A18" s="2">
-        <x:v>45657</x:v>
+        <x:v>45688</x:v>
       </x:c>
       <x:c r="B18" s="3">
-        <x:v>85.1</x:v>
+        <x:v>85.23</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="2">
-        <x:v>45625</x:v>
+        <x:v>45657</x:v>
       </x:c>
       <x:c r="B19" s="3">
-        <x:v>98.36</x:v>
+        <x:v>85.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2">
       <x:c r="A20" s="2">
-        <x:v>45596</x:v>
+        <x:v>45625</x:v>
       </x:c>
       <x:c r="B20" s="3">
-        <x:v>98.15</x:v>
+        <x:v>98.36</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2">
       <x:c r="A21" s="2">
-        <x:v>45565</x:v>
+        <x:v>45596</x:v>
       </x:c>
       <x:c r="B21" s="3">
-        <x:v>97.99</x:v>
+        <x:v>98.15</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="2">
-        <x:v>45534</x:v>
+        <x:v>45565</x:v>
       </x:c>
       <x:c r="B22" s="3">
-        <x:v>97.75</x:v>
+        <x:v>97.99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2">
       <x:c r="A23" s="2">
-        <x:v>45504</x:v>
+        <x:v>45534</x:v>
       </x:c>
       <x:c r="B23" s="3">
-        <x:v>101.47</x:v>
+        <x:v>97.75</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:2">
       <x:c r="A24" s="2">
-        <x:v>45471</x:v>
+        <x:v>45504</x:v>
       </x:c>
       <x:c r="B24" s="3">
-        <x:v>101.2</x:v>
+        <x:v>101.47</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="2">
-        <x:v>45443</x:v>
+        <x:v>45471</x:v>
       </x:c>
       <x:c r="B25" s="3">
-        <x:v>101.13</x:v>
+        <x:v>101.2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="2">
-        <x:v>45412</x:v>
+        <x:v>45443</x:v>
       </x:c>
       <x:c r="B26" s="3">
-        <x:v>101.78</x:v>
+        <x:v>101.13</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="2">
-        <x:v>45379</x:v>
+        <x:v>45412</x:v>
       </x:c>
       <x:c r="B27" s="3">
-        <x:v>104.52</x:v>
+        <x:v>101.78</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2">
       <x:c r="A28" s="2">
-        <x:v>45351</x:v>
+        <x:v>45379</x:v>
       </x:c>
       <x:c r="B28" s="3">
-        <x:v>104.31</x:v>
+        <x:v>104.52</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:2">
       <x:c r="A29" s="2">
-        <x:v>45322</x:v>
+        <x:v>45351</x:v>
       </x:c>
       <x:c r="B29" s="3">
-        <x:v>104.05</x:v>
+        <x:v>104.31</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2">
       <x:c r="A30" s="2">
-        <x:v>45291</x:v>
+        <x:v>45322</x:v>
       </x:c>
       <x:c r="B30" s="3">
-        <x:v>104.54</x:v>
+        <x:v>104.05</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="2">
-        <x:v>45260</x:v>
+        <x:v>45291</x:v>
       </x:c>
       <x:c r="B31" s="3">
-        <x:v>104.28</x:v>
+        <x:v>104.54</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="2">
-        <x:v>45230</x:v>
+        <x:v>45260</x:v>
       </x:c>
       <x:c r="B32" s="3">
-        <x:v>104.06</x:v>
+        <x:v>104.28</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="2">
-        <x:v>45198</x:v>
+        <x:v>45230</x:v>
       </x:c>
       <x:c r="B33" s="3">
-        <x:v>104.71</x:v>
+        <x:v>104.06</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="2">
-        <x:v>45169</x:v>
+        <x:v>45198</x:v>
       </x:c>
       <x:c r="B34" s="3">
-        <x:v>104.51</x:v>
+        <x:v>104.71</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="2">
-        <x:v>45138</x:v>
+        <x:v>45169</x:v>
       </x:c>
       <x:c r="B35" s="3">
-        <x:v>104.23</x:v>
+        <x:v>104.51</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:2">
       <x:c r="A36" s="2">
-        <x:v>45107</x:v>
+        <x:v>45138</x:v>
       </x:c>
       <x:c r="B36" s="3">
-        <x:v>104.71</x:v>
+        <x:v>104.23</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="2">
-        <x:v>45077</x:v>
+        <x:v>45107</x:v>
       </x:c>
       <x:c r="B37" s="3">
-        <x:v>104.45</x:v>
+        <x:v>104.71</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="2">
-        <x:v>45044</x:v>
+        <x:v>45077</x:v>
       </x:c>
       <x:c r="B38" s="3">
-        <x:v>104.17</x:v>
+        <x:v>104.45</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="2">
-        <x:v>45016</x:v>
+        <x:v>45044</x:v>
       </x:c>
       <x:c r="B39" s="3">
-        <x:v>104.68</x:v>
+        <x:v>104.17</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2">
       <x:c r="A40" s="2">
-        <x:v>44985</x:v>
+        <x:v>45016</x:v>
       </x:c>
       <x:c r="B40" s="3">
-        <x:v>104.46</x:v>
+        <x:v>104.68</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:2">
       <x:c r="A41" s="2">
-        <x:v>44957</x:v>
+        <x:v>44985</x:v>
       </x:c>
       <x:c r="B41" s="3">
-        <x:v>104.25</x:v>
+        <x:v>104.46</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:2">
       <x:c r="A42" s="2">
-        <x:v>44926</x:v>
+        <x:v>44957</x:v>
       </x:c>
       <x:c r="B42" s="3">
-        <x:v>104.73</x:v>
+        <x:v>104.25</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:2">
       <x:c r="A43" s="2">
-        <x:v>44895</x:v>
+        <x:v>44926</x:v>
       </x:c>
       <x:c r="B43" s="3">
-        <x:v>104.43</x:v>
+        <x:v>104.73</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:2">
       <x:c r="A44" s="2">
-        <x:v>44865</x:v>
+        <x:v>44895</x:v>
       </x:c>
       <x:c r="B44" s="3">
-        <x:v>104.14</x:v>
+        <x:v>104.43</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2">
       <x:c r="A45" s="2">
-        <x:v>44834</x:v>
+        <x:v>44865</x:v>
       </x:c>
       <x:c r="B45" s="3">
-        <x:v>104.37</x:v>
+        <x:v>104.14</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:2">
       <x:c r="A46" s="2">
-        <x:v>44804</x:v>
+        <x:v>44834</x:v>
       </x:c>
       <x:c r="B46" s="3">
-        <x:v>104.19</x:v>
+        <x:v>104.37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:2">
       <x:c r="A47" s="2">
-        <x:v>44771</x:v>
+        <x:v>44804</x:v>
       </x:c>
       <x:c r="B47" s="3">
-        <x:v>103.92</x:v>
+        <x:v>104.19</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:2">
       <x:c r="A48" s="2">
-        <x:v>44742</x:v>
+        <x:v>44771</x:v>
       </x:c>
       <x:c r="B48" s="3">
-        <x:v>104.33</x:v>
+        <x:v>103.92</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:2">
       <x:c r="A49" s="2">
-        <x:v>44712</x:v>
+        <x:v>44742</x:v>
       </x:c>
       <x:c r="B49" s="3">
-        <x:v>104.23</x:v>
+        <x:v>104.33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2">
       <x:c r="A50" s="2">
-        <x:v>44680</x:v>
+        <x:v>44712</x:v>
       </x:c>
       <x:c r="B50" s="3">
-        <x:v>104.1</x:v>
+        <x:v>104.23</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:2">
       <x:c r="A51" s="2">
-        <x:v>44651</x:v>
+        <x:v>44680</x:v>
       </x:c>
       <x:c r="B51" s="3">
-        <x:v>104.55</x:v>
+        <x:v>104.1</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:2">
       <x:c r="A52" s="2">
-        <x:v>44620</x:v>
+        <x:v>44651</x:v>
       </x:c>
       <x:c r="B52" s="3">
-        <x:v>104</x:v>
+        <x:v>104.55</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2">
       <x:c r="A53" s="2">
-        <x:v>44592</x:v>
+        <x:v>44620</x:v>
       </x:c>
       <x:c r="B53" s="3">
-        <x:v>103.9</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:2">
       <x:c r="A54" s="2">
-        <x:v>44561</x:v>
+        <x:v>44592</x:v>
       </x:c>
       <x:c r="B54" s="3">
-        <x:v>104.51</x:v>
+        <x:v>103.9</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:2">
       <x:c r="A55" s="2">
-        <x:v>44530</x:v>
+        <x:v>44561</x:v>
       </x:c>
       <x:c r="B55" s="3">
-        <x:v>104.03</x:v>
+        <x:v>104.51</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:2">
       <x:c r="A56" s="2">
-        <x:v>44498</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="B56" s="3">
-        <x:v>103.54</x:v>
+        <x:v>104.03</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2">
       <x:c r="A57" s="2">
-        <x:v>44469</x:v>
+        <x:v>44498</x:v>
       </x:c>
       <x:c r="B57" s="3">
-        <x:v>103.64</x:v>
+        <x:v>103.54</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:2">
       <x:c r="A58" s="2">
-        <x:v>44439</x:v>
+        <x:v>44469</x:v>
       </x:c>
       <x:c r="B58" s="3">
-        <x:v>103.52</x:v>
+        <x:v>103.64</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:2">
       <x:c r="A59" s="2">
-        <x:v>44407</x:v>
+        <x:v>44439</x:v>
       </x:c>
       <x:c r="B59" s="3">
-        <x:v>103.37</x:v>
+        <x:v>103.52</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:2">
       <x:c r="A60" s="2">
-        <x:v>44377</x:v>
+        <x:v>44407</x:v>
       </x:c>
       <x:c r="B60" s="3">
-        <x:v>103.53</x:v>
+        <x:v>103.37</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:2">
       <x:c r="A61" s="2">
-        <x:v>44347</x:v>
+        <x:v>44377</x:v>
       </x:c>
       <x:c r="B61" s="3">
-        <x:v>103.41</x:v>
+        <x:v>103.53</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:2">
       <x:c r="A62" s="2">
-        <x:v>44316</x:v>
+        <x:v>44347</x:v>
       </x:c>
       <x:c r="B62" s="3">
-        <x:v>103.88</x:v>
+        <x:v>103.41</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:2">
       <x:c r="A63" s="2">
-        <x:v>44286</x:v>
+        <x:v>44316</x:v>
       </x:c>
       <x:c r="B63" s="3">
-        <x:v>103.7</x:v>
+        <x:v>103.88</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:2">
       <x:c r="A64" s="2">
-        <x:v>44253</x:v>
+        <x:v>44286</x:v>
       </x:c>
       <x:c r="B64" s="3">
-        <x:v>103</x:v>
+        <x:v>103.7</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:2">
       <x:c r="A65" s="2">
-        <x:v>44225</x:v>
+        <x:v>44253</x:v>
       </x:c>
       <x:c r="B65" s="3">
-        <x:v>102.82</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:2">
       <x:c r="A66" s="2">
-        <x:v>44196</x:v>
+        <x:v>44225</x:v>
       </x:c>
       <x:c r="B66" s="3">
-        <x:v>103.29</x:v>
+        <x:v>102.82</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:2">
       <x:c r="A67" s="2">
-        <x:v>44165</x:v>
+        <x:v>44196</x:v>
       </x:c>
       <x:c r="B67" s="3">
-        <x:v>103.01</x:v>
+        <x:v>103.29</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:2">
       <x:c r="A68" s="2">
-        <x:v>44134</x:v>
+        <x:v>44165</x:v>
       </x:c>
       <x:c r="B68" s="3">
-        <x:v>102.81</x:v>
+        <x:v>103.01</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:2">
       <x:c r="A69" s="2">
-        <x:v>44104</x:v>
+        <x:v>44134</x:v>
       </x:c>
       <x:c r="B69" s="3">
-        <x:v>103.4</x:v>
+        <x:v>102.81</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:2">
       <x:c r="A70" s="2">
-        <x:v>44074</x:v>
+        <x:v>44104</x:v>
       </x:c>
       <x:c r="B70" s="3">
-        <x:v>103.23</x:v>
+        <x:v>103.4</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:2">
       <x:c r="A71" s="2">
-        <x:v>44043</x:v>
+        <x:v>44074</x:v>
       </x:c>
       <x:c r="B71" s="3">
-        <x:v>103.04</x:v>
+        <x:v>103.23</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:2">
       <x:c r="A72" s="2">
-        <x:v>44012</x:v>
+        <x:v>44043</x:v>
       </x:c>
       <x:c r="B72" s="3">
-        <x:v>103.08</x:v>
+        <x:v>103.04</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:2">
       <x:c r="A73" s="2">
-        <x:v>43982</x:v>
+        <x:v>44012</x:v>
       </x:c>
       <x:c r="B73" s="3">
-        <x:v>103.14</x:v>
+        <x:v>103.08</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:2">
       <x:c r="A74" s="2">
-        <x:v>43951</x:v>
+        <x:v>43982</x:v>
       </x:c>
       <x:c r="B74" s="3">
-        <x:v>103.62</x:v>
+        <x:v>103.14</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:2">
       <x:c r="A75" s="2">
-        <x:v>43921</x:v>
+        <x:v>43951</x:v>
       </x:c>
       <x:c r="B75" s="3">
-        <x:v>103.5</x:v>
+        <x:v>103.62</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:2">
       <x:c r="A76" s="2">
-        <x:v>43889</x:v>
+        <x:v>43921</x:v>
       </x:c>
       <x:c r="B76" s="3">
-        <x:v>101.12</x:v>
+        <x:v>103.5</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:2">
       <x:c r="A77" s="2">
-        <x:v>43861</x:v>
+        <x:v>43889</x:v>
       </x:c>
       <x:c r="B77" s="3">
-        <x:v>101.01</x:v>
+        <x:v>101.12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:2">
       <x:c r="A78" s="2">
-        <x:v>43830</x:v>
+        <x:v>43861</x:v>
       </x:c>
       <x:c r="B78" s="3">
-        <x:v>102</x:v>
+        <x:v>101.01</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:2">
       <x:c r="A79" s="2">
-        <x:v>43798</x:v>
+        <x:v>43830</x:v>
       </x:c>
       <x:c r="B79" s="3">
-        <x:v>101.69</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:2">
       <x:c r="A80" s="2">
-        <x:v>43769</x:v>
+        <x:v>43798</x:v>
       </x:c>
       <x:c r="B80" s="3">
-        <x:v>101.35</x:v>
+        <x:v>101.69</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:2">
       <x:c r="A81" s="2">
-        <x:v>43738</x:v>
+        <x:v>43769</x:v>
       </x:c>
       <x:c r="B81" s="3">
-        <x:v>102.05</x:v>
+        <x:v>101.35</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:2">
       <x:c r="A82" s="2">
-        <x:v>43707</x:v>
+        <x:v>43738</x:v>
       </x:c>
       <x:c r="B82" s="3">
-        <x:v>101.88</x:v>
+        <x:v>102.05</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:2">
       <x:c r="A83" s="2">
-        <x:v>43677</x:v>
+        <x:v>43707</x:v>
       </x:c>
       <x:c r="B83" s="3">
-        <x:v>101.73</x:v>
+        <x:v>101.88</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:2">
       <x:c r="A84" s="2">
-        <x:v>43644</x:v>
+        <x:v>43677</x:v>
       </x:c>
       <x:c r="B84" s="3">
-        <x:v>102.42</x:v>
+        <x:v>101.73</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:2">
       <x:c r="A85" s="2">
-        <x:v>43616</x:v>
+        <x:v>43644</x:v>
       </x:c>
       <x:c r="B85" s="3">
-        <x:v>102.07</x:v>
+        <x:v>102.42</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:2">
       <x:c r="A86" s="2">
-        <x:v>43585</x:v>
+        <x:v>43616</x:v>
       </x:c>
       <x:c r="B86" s="3">
-        <x:v>101.71</x:v>
+        <x:v>102.07</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:2">
       <x:c r="A87" s="2">
-        <x:v>43553</x:v>
+        <x:v>43585</x:v>
       </x:c>
       <x:c r="B87" s="3">
-        <x:v>102.13</x:v>
+        <x:v>101.71</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:2">
       <x:c r="A88" s="2">
-        <x:v>43524</x:v>
+        <x:v>43553</x:v>
       </x:c>
       <x:c r="B88" s="3">
-        <x:v>101.77</x:v>
+        <x:v>102.13</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:2">
       <x:c r="A89" s="2">
-        <x:v>43496</x:v>
+        <x:v>43524</x:v>
       </x:c>
       <x:c r="B89" s="3">
-        <x:v>101.43</x:v>
+        <x:v>101.77</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:2">
       <x:c r="A90" s="2">
-        <x:v>43465</x:v>
+        <x:v>43496</x:v>
       </x:c>
       <x:c r="B90" s="3">
-        <x:v>101.06</x:v>
+        <x:v>101.43</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:2">
       <x:c r="A91" s="2">
-        <x:v>43434</x:v>
+        <x:v>43465</x:v>
       </x:c>
       <x:c r="B91" s="3">
-        <x:v>100.91</x:v>
+        <x:v>101.06</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:2">
       <x:c r="A92" s="2">
-        <x:v>43404</x:v>
+        <x:v>43434</x:v>
       </x:c>
       <x:c r="B92" s="3">
-        <x:v>100.54</x:v>
+        <x:v>100.91</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:2">
       <x:c r="A93" s="2">
-        <x:v>43371</x:v>
+        <x:v>43404</x:v>
       </x:c>
       <x:c r="B93" s="3">
-        <x:v>100</x:v>
+        <x:v>100.54</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:2">
       <x:c r="A94" s="2">
-        <x:v>43368</x:v>
+        <x:v>43371</x:v>
       </x:c>
       <x:c r="B94" s="3">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:2">
       <x:c r="A95" s="2">
-        <x:v>43343</x:v>
+        <x:v>43368</x:v>
       </x:c>
       <x:c r="B95" s="3">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:2">
       <x:c r="A96" s="2">
+        <x:v>43343</x:v>
+      </x:c>
+      <x:c r="B96" s="3">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:2">
+      <x:c r="A97" s="2">
         <x:v>43336</x:v>
       </x:c>
-      <x:c r="B96" s="3">
+      <x:c r="B97" s="3">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>nav - FR0013337086</vt:lpstr>
       <vt:lpstr>nav - FR0013337086!Print_Area</vt:lpstr>
       <vt:lpstr>nav - FR0013337086!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>